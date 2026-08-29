--- v0 (2025-10-03)
+++ v1 (2026-08-29)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>БК "Сары-Шаган"</t>
   </si>
   <si>
     <t>Ежегодный турнир СарыШагана на призы ПРОФСОЮЗ КТЖ</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.05.2025, БК "Сары-Шаган", Казахстан, Карагандинская область, поселок Сарышаган, 3 мкр дом 1Б</t>
+    <t>18.05.2025, БК "Сары-Шаган", Kazakhstan, Qaraǵandy oblysy, Saryshaǵan kenti, 3 мкр дом 1Б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ибраимов Нуртас</t>
+    <t>Ibraimov Nurtas</t>
   </si>
   <si>
-    <t>Тлеубай Омиржан</t>
+    <t>Tleubai Omirjan</t>
   </si>
   <si>
-    <t>Калакбасов Бауыржан</t>
+    <t>Kalakbasov Baurzhan</t>
   </si>
   <si>
-    <t>Кыдырманов Талгат</t>
+    <t>Kidirmanov Talgat</t>
   </si>
   <si>
-    <t>Имиров Ильхам</t>
+    <t>Imirov Ilham</t>
   </si>
   <si>
-    <t>Кыдырманов Мурат</t>
+    <t>Kidirmanov Murat</t>
   </si>
   <si>
-    <t>Сагынбаев Даурен</t>
+    <t>Saginbaev Dauren</t>
   </si>
   <si>
-    <t>Турлубаев Расул</t>
+    <t>Turlubaev Rassul</t>
   </si>
   <si>
-    <t>Сакен Еркебулан</t>
+    <t>Saken Erkebulan</t>
   </si>
   <si>
-    <t>Төлеужан Исламбек</t>
+    <t>Shaibek Meirambek</t>
   </si>
   <si>
-    <t>Шайбек Руслан</t>
+    <t>Shaibekov Ruslan</t>
   </si>
   <si>
-    <t>Шайбеков Мейрамбек</t>
+    <t>Toleuzhan Islambek</t>
   </si>
   <si>
-    <t>Боранкул Тлеухан</t>
+    <t>Borankul Tleuhan</t>
   </si>
   <si>
-    <t>Жилибеков Еркебулан</t>
+    <t>Tajigulov Jarashan</t>
   </si>
   <si>
-    <t>Тажигулов Жарасхан</t>
+    <t>Yun Stanislav</t>
   </si>
   <si>
-    <t>Юн Станислав</t>
+    <t>Zhilibekov Erkebulan</t>
   </si>
   <si>
-    <t>Абдуллаев Мурат</t>
+    <t>Abdullaev Murat</t>
   </si>
   <si>
-    <t>Жумагулов Батырхан</t>
+    <t>Jumagulov Batirhan</t>
   </si>
   <si>
-    <t>Кошкимбай Бакболат</t>
+    <t>Koshkimbay Bakbolat</t>
   </si>
   <si>
-    <t>Мухажанов Сагынай</t>
+    <t>Muhajanov Saginay</t>
   </si>
   <si>
-    <t>Тлеукул Едил</t>
+    <t>Tleukul Edil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Балхаш</t>
+    <t>Balkhash</t>
   </si>
   <si>
-    <t>Приозёрск</t>
+    <t>Priozersk qalasy</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Saryshaǵan kenti</t>
   </si>
   <si>
-    <t>поселок Сарышаган</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -828,177 +828,177 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2007</v>
+        <v>1982</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1998</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1982</v>
+        <v>2007</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1998</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1995</v>
+        <v>1976</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1994</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>