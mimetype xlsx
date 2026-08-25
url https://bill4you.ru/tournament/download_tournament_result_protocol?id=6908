--- v1 (2026-03-04)
+++ v2 (2026-08-25)
@@ -20,258 +20,258 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>ФБС ХМАО-Югры</t>
   </si>
   <si>
     <t>Чемпионат ХМАО-Югры "Свободная пирамида", мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.05.2025, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>16.05.2025, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тибоев Александр</t>
+    <t>Tiboev Aleksandr</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Мамедов Шаик</t>
+    <t>Mamedov Shaik</t>
   </si>
   <si>
-    <t>Бутырин Александр</t>
+    <t>Butyrin Alexandr</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>Старухин Юрий</t>
+    <t>Staruhin Yuriy</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Авдеев Вячеслав</t>
+    <t>Avdeev Vyacheslav</t>
   </si>
   <si>
-    <t>Беленков Денис</t>
+    <t>Belenkov Denis</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Khatiev Kamil</t>
   </si>
   <si>
-    <t>Курманалиев Максим</t>
+    <t>Kurmanaliev Maksim</t>
   </si>
   <si>
-    <t>Нигматулин Руслан</t>
+    <t>Nigmatulin Ruslan</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Соколов Иван</t>
+    <t>Sokolov Ivan</t>
   </si>
   <si>
-    <t>Хатиев Камиль</t>
+    <t>Zyabirova Alina</t>
   </si>
   <si>
-    <t>Гноевой Иван</t>
+    <t>Gnoevoj Ivan</t>
   </si>
   <si>
-    <t>Гусев Александр</t>
+    <t>Gusev Aleksandr</t>
   </si>
   <si>
-    <t>Коняхин Александр</t>
+    <t>Konahin Aleksandr</t>
   </si>
   <si>
-    <t>Лелетко Сергей</t>
+    <t>Leletko Sergey</t>
   </si>
   <si>
-    <t>Мунаваров Мирзозоир</t>
+    <t>Munavarov Mirzozoir</t>
   </si>
   <si>
-    <t>Римиханов Замудин</t>
+    <t>Rimihanov Zamudin</t>
   </si>
   <si>
-    <t>Солтиев Арсланбек</t>
+    <t>Soltiev Arslanbek</t>
   </si>
   <si>
-    <t>Юрков Захар</t>
+    <t>Urkov Zahar</t>
   </si>
   <si>
-    <t>Бучельников Александр</t>
+    <t>Bucel'nikov Aleksandr</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Dzhenanyan Stepan</t>
   </si>
   <si>
-    <t>Дженанян Степан</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Камалов Дамир</t>
+    <t>Hatiev Kamaladin</t>
   </si>
   <si>
-    <t>Колодчак Дмитрий</t>
+    <t>Kamalov Damir</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Kolodchak Dmitriy</t>
   </si>
   <si>
-    <t>Хатиев Камалдин</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>Батрак Владимир</t>
+    <t>Batrak Vladimir</t>
   </si>
   <si>
-    <t>Зверь Богдан</t>
+    <t>Kim Valentin</t>
   </si>
   <si>
-    <t>Ким Валентин</t>
+    <t>Lebedev Evgeniy</t>
   </si>
   <si>
-    <t>Лебедев Евгений</t>
+    <t>Shevtsov Alexandr</t>
   </si>
   <si>
-    <t>Шевцов Александр</t>
+    <t>Yakimov Andrey</t>
   </si>
   <si>
-    <t>Якимов Андрей</t>
+    <t>Zver' Bogdan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Нефтеюганск</t>
+    <t>Nefteyugansk</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
   <si>
-    <t>Когалым</t>
+    <t>Kogalym</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -932,57 +932,57 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>2009</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>2001</v>
+        <v>1987</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1986</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
@@ -1032,57 +1032,57 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>2006</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2001</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1232,157 +1232,157 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1982</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2009</v>
+        <v>1985</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1984</v>
+        <v>2009</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1987</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
@@ -1392,137 +1392,137 @@
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1969</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2010</v>
+        <v>1988</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1988</v>
+        <v>1974</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1974</v>
+        <v>1989</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1986</v>
+        <v>2010</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>