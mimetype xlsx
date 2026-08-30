--- v0 (2025-10-03)
+++ v1 (2026-08-30)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Бильярдный клуб «Седой Граф»</t>
   </si>
   <si>
     <t>Нерюнгри 2025 с форами №4</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.05.2025, Бильярдный клуб «Седой Граф», Россия, Республика Саха (Якутия), Нерюнгри, ул. Проспект геологов,  д.53</t>
+    <t>17.05.2025, Бильярдный клуб «Седой Граф», Russian Federation, Republic of Sakha (Yakutia), Neryungri, ул. Проспект геологов,  д.53</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Беспоясов Александр</t>
+    <t>Bespoiasov Aleksandr</t>
   </si>
   <si>
-    <t>Аюров Аюр</t>
+    <t>Ayurov Ayur</t>
   </si>
   <si>
-    <t>Науменко Станислав</t>
+    <t>Naumenko Stanislav</t>
   </si>
   <si>
-    <t>Макаров Николай</t>
+    <t>Makarov Nikolay</t>
   </si>
   <si>
-    <t>Ивасенко Сергей</t>
+    <t>Ivasenko Sergey</t>
   </si>
   <si>
-    <t>Каргапольцев Кирилл</t>
+    <t>Kargapoltsev Kirill</t>
   </si>
   <si>
-    <t>Клевцов Сергей</t>
+    <t>Klevtsov Sergey</t>
   </si>
   <si>
-    <t>Титов Роман</t>
+    <t>Titov Roman</t>
   </si>
   <si>
-    <t>Алимкулов Вахоб</t>
+    <t>Alimkulov Vahob</t>
   </si>
   <si>
-    <t>Быков Станислав</t>
+    <t>Bykov Stanislav</t>
   </si>
   <si>
-    <t>Клевцов Дмитрий</t>
+    <t>Kharitos Roman</t>
   </si>
   <si>
-    <t>Пашута Любовь</t>
+    <t>Klevtsov Dmitriy</t>
   </si>
   <si>
-    <t>Харитос Роман</t>
+    <t>Pashuta Lyubov</t>
   </si>
   <si>
-    <t>Цой Евгений</t>
+    <t>Sharifulin Yuriy</t>
   </si>
   <si>
-    <t>Шарифулин Юрий</t>
+    <t>Tsoi Evgenii</t>
   </si>
   <si>
-    <t>Юфанов Виталий</t>
+    <t>Yufanov Vitaliy</t>
   </si>
   <si>
-    <t>Алексеев Виктор</t>
+    <t>Alekseev Viktor</t>
   </si>
   <si>
-    <t>Грузин Анатолий</t>
+    <t>Gruzin Anatoliy</t>
   </si>
   <si>
-    <t>Метельков Владимир</t>
+    <t>Metelkov Vladimir</t>
   </si>
   <si>
-    <t>Саргисян Левон</t>
+    <t>Sargisyan Levon</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нерюнгри</t>
+    <t>Neryungri</t>
   </si>
   <si>
-    <t>Новороссийск</t>
+    <t>Novorossiysk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -830,131 +830,131 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1993</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1992</v>
+        <v>1976</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1986</v>
+        <v>1970</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1970</v>
+        <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>1992</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">