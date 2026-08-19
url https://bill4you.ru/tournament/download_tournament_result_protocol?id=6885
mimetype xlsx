--- v0 (2025-10-08)
+++ v1 (2026-08-19)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t xml:space="preserve">БК GLADIATOR КОММЕРЧЕСКИЙ ТУРНИР ПО БИЛЬЯРДУ </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.05.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>17.05.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Чернега Юрий</t>
+    <t>Chernega Yuriy</t>
   </si>
   <si>
-    <t>Алдашов Улан</t>
+    <t>Aldashov Ulan</t>
   </si>
   <si>
-    <t>Салыкбаев Султанбек</t>
+    <t>Salikbaev Sultanbek</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Асалканов Данияр</t>
+    <t>Asalkanov Daniyar</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Karabaev Nurbol</t>
   </si>
   <si>
-    <t>Карабаев Нурбол</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Userbaev Galymzhan</t>
   </si>
   <si>
-    <t>Усербаев Галымжан</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Бидаулетов Максат</t>
+    <t>Bidauletov Maxat</t>
   </si>
   <si>
-    <t>Искаков Мурат</t>
+    <t>Iskakov Murat</t>
   </si>
   <si>
-    <t>Нияров Бауржан</t>
+    <t>Niyarov Baurzhan</t>
   </si>
   <si>
-    <t>Нуртаев Мади</t>
+    <t>Nurtaev Madi</t>
   </si>
   <si>
-    <t>Тазабеков Досбол</t>
+    <t>Tazabekov Dosbol</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Тынкозиев Женисбек</t>
+    <t>Tynkoziev Zhenisbek</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Dyusengaliev Marat</t>
   </si>
   <si>
-    <t>Дюсенгалиев Марат</t>
+    <t>Dzharasov Almaz</t>
   </si>
   <si>
-    <t>Жаубатыров Адиль</t>
+    <t>Ivanov Aykyn</t>
   </si>
   <si>
-    <t>Иванов Айкын</t>
+    <t>Muhamazhitov Arhat</t>
   </si>
   <si>
-    <t>Мухамажитов Архат</t>
+    <t>Zhaubatyrov Adil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -882,128 +882,128 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1987</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1992</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
@@ -1113,166 +1113,168 @@
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>1991</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1986</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>1983</v>
+      </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1985</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1985</v>
+        <v>1996</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>