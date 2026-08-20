--- v0 (2025-10-07)
+++ v1 (2026-08-20)
@@ -20,300 +20,300 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t xml:space="preserve">Billiard King </t>
   </si>
   <si>
     <t xml:space="preserve">Winger club </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.05.2025, Academia Billiards (Ташкент, ул Иззат), Узбекистан, Ташкентская область, Ташкент, Яшнабадский район,  ул. Иззат,  д. 2</t>
+    <t>14.05.2025, Academia Billiards (Ташкент, ул Иззат), Uzbekistan, Tashkent Region, Tashkent, Яшнабадский район,  ул. Иззат,  д. 2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 64</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шоназаров Даврон</t>
+    <t>Shonazarov Davron</t>
   </si>
   <si>
-    <t>Firuz Baxriyev</t>
+    <t>Baxriyev Firuz</t>
   </si>
   <si>
-    <t>Мадмаров Фарход</t>
+    <t>Madmarov Farhod</t>
   </si>
   <si>
-    <t>Машрабов Дониер</t>
-[...8 lines deleted...]
-    <t>Норматов Алишер</t>
+    <t>Mashrabov Doniyor</t>
   </si>
   <si>
     <t>Artikov Bakhadir</t>
   </si>
   <si>
-    <t>Артиков Суннат</t>
+    <t>Atabaev Ulugbek</t>
   </si>
   <si>
-    <t>Лим Валерий</t>
+    <t>Normatov Alisher</t>
   </si>
   <si>
-    <t>Нурмухамедов Нодиржон</t>
+    <t>Shukurullo Dadaboev</t>
   </si>
   <si>
-    <t>Таджиев Дилшод</t>
+    <t>Artikov Sunnat</t>
   </si>
   <si>
-    <t>Тохтаниезов Руслан</t>
+    <t>Lim Valeriy</t>
   </si>
   <si>
-    <t>Турсунов Равшан</t>
+    <t>Nurmuhamedov Nodirzhon</t>
   </si>
   <si>
-    <t>Умарбеков Фарход</t>
+    <t>Tadzhiev Dilshod</t>
   </si>
   <si>
-    <t>Хуснудинов Эркин</t>
+    <t>Tohtaniezov Ruslan</t>
   </si>
   <si>
-    <t>Абдумаликов Дилмурод</t>
+    <t>Tursunov Ravshan</t>
   </si>
   <si>
-    <t>Абдутолипов Шерзод</t>
+    <t>Umarbekov Farhod</t>
   </si>
   <si>
-    <t>Ахмедов Абдурашид</t>
+    <t>Xusnudinov Erkin</t>
   </si>
   <si>
-    <t>Ахмедов Мирзахмад</t>
+    <t>Abdumalikov Dilmurod</t>
   </si>
   <si>
-    <t>Бобоназаров Зокир</t>
+    <t>Abdutolipov Sherzod</t>
   </si>
   <si>
-    <t>Джураев Мурад</t>
+    <t>Ahmedov Abdurashid</t>
   </si>
   <si>
-    <t>Мавлянходжаев Машраб</t>
+    <t>Ahmedov Mirzahmad</t>
   </si>
   <si>
-    <t>Мансуров Равшан</t>
+    <t>Bobonazarov Zokir</t>
   </si>
   <si>
-    <t>Нематов Руслан</t>
+    <t>Djuraev Murad</t>
   </si>
   <si>
-    <t>Пулатов Сардор</t>
+    <t>Husanov Komoliddin</t>
   </si>
   <si>
-    <t>Рахмонов Адхам</t>
+    <t>Mansurov Ravshan</t>
   </si>
   <si>
-    <t>Таджиев Азиз</t>
+    <t>Mavlonxodjaev Mashrab</t>
   </si>
   <si>
-    <t>Умаров Сирожиддин</t>
+    <t>Nematov Ruslan</t>
   </si>
   <si>
-    <t>Хайдаров Нематуллох</t>
+    <t>Pulatov Sardor</t>
   </si>
   <si>
-    <t>Хамидов Фаррух</t>
+    <t>Rahmonov Adham</t>
   </si>
   <si>
-    <t>Хусанов Комолиддин</t>
+    <t>Tadjiev Aziz</t>
   </si>
   <si>
-    <t>Абдухакимов Абдулазиз</t>
+    <t>Umarov Sirojiddin</t>
   </si>
   <si>
-    <t>Бердиезов Толкин</t>
+    <t>Xamidov Farrux</t>
   </si>
   <si>
-    <t>Давлетов Темур</t>
+    <t>Xaydarov Nematulloh</t>
   </si>
   <si>
-    <t>Дадажонов Ринат</t>
+    <t>Abduhakimov Abdulaziz</t>
   </si>
   <si>
-    <t>Дехканов Машраб</t>
+    <t>Berdiyozov Tolqin</t>
   </si>
   <si>
-    <t>Досматов Зокир</t>
+    <t>Dadajonov Rinat</t>
   </si>
   <si>
-    <t>Жураев Сохибжон</t>
+    <t>Davletov Temur</t>
   </si>
   <si>
-    <t>Ибрагимов Фаррух</t>
+    <t>Dehqonov Mashrab</t>
   </si>
   <si>
-    <t>Иноятов Комил</t>
+    <t>Dusmatov Zokir</t>
   </si>
   <si>
-    <t>Исмоилов Фарход</t>
+    <t>Ergashev Ahyor</t>
   </si>
   <si>
-    <t>Исхаков Бобур</t>
+    <t>Ergashev Nodir</t>
   </si>
   <si>
-    <t>Касимов Комил</t>
+    <t>Eshmatov Bahrulloh</t>
   </si>
   <si>
-    <t>Комолов Саидамин</t>
+    <t>Habirhanov Tohir</t>
   </si>
   <si>
-    <t>Мавлянходжаев Дилмурод</t>
+    <t>Haydarov Nuriddin</t>
   </si>
   <si>
-    <t>Мамитов Жасур</t>
+    <t>Hodzhaev Fazliddin</t>
   </si>
   <si>
-    <t>Махмудов Фуркад</t>
+    <t>Ibragimov Farruh</t>
   </si>
   <si>
-    <t>Муратов Сиявуш</t>
+    <t>Inoyatov Komil</t>
   </si>
   <si>
-    <t>Мухамадиев Рахматилла</t>
+    <t>Ishakov Bobur</t>
   </si>
   <si>
-    <t>Насруллаев Жовлон</t>
+    <t>Ismoilov Farhod</t>
   </si>
   <si>
-    <t>Нигматов Жахонгир</t>
+    <t>Jakhongir Khadjaev</t>
   </si>
   <si>
-    <t>Усманов Мухитдин</t>
+    <t>Joraev Sohibjon</t>
   </si>
   <si>
-    <t>Хабирханов Тохир</t>
+    <t>Komolov Saidamin</t>
   </si>
   <si>
-    <t>Хайдаров Нуриддин</t>
+    <t>Mahmudov Furkad</t>
   </si>
   <si>
-    <t>Ходжаев Джахонгир</t>
+    <t>Mamitov Jasur</t>
   </si>
   <si>
-    <t>Ходжаев Фазлиддин</t>
+    <t>Mavlonxodjaev Dilmurod</t>
   </si>
   <si>
-    <t>Шамсиддинов Мухриддин</t>
+    <t>Muhammadiev Raxmatilla</t>
   </si>
   <si>
-    <t>Эргашев Ахёр</t>
+    <t>Muratov Siyavush</t>
   </si>
   <si>
-    <t>Эргашев Нодир</t>
+    <t>Nasrullaev Zhovlon</t>
   </si>
   <si>
-    <t>Эшматов Бахруллох</t>
+    <t>Nigmatov Jahongir</t>
   </si>
   <si>
-    <t>Юлдашев Абдуллох</t>
+    <t>Qosimov Komil</t>
   </si>
   <si>
-    <t>Юлдашев Ахмад</t>
+    <t>Shamsiddinov Muhriddin</t>
+  </si>
+  <si>
+    <t>Usmanov Muhitdin</t>
+  </si>
+  <si>
+    <t>Yoldashev Abdulloh</t>
+  </si>
+  <si>
+    <t>Yoldashev Axmad</t>
   </si>
   <si>
     <t>Yoldashov Shuxrat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -854,111 +854,111 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2025</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1982</v>
+        <v>1990</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1984</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2024</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1209,53 +1209,51 @@
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>2024</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1984</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>84</v>
@@ -1270,111 +1268,111 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2025</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1999</v>
+        <v>2024</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>2024</v>
+        <v>1999</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
         <v>2025</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E37" s="9" t="s">
@@ -1389,51 +1387,53 @@
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>2025</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>2025</v>
+      </c>
       <c r="D39" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
         <v>2024</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>84</v>
@@ -1528,487 +1528,487 @@
       </c>
       <c r="B45" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="8">
         <v>1988</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C46" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="8">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C50" s="8"/>
+      <c r="C50" s="8">
+        <v>2024</v>
+      </c>
       <c r="D50" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C52" s="8"/>
+      <c r="C52" s="8">
+        <v>2024</v>
+      </c>
       <c r="D52" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C53" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="8">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C56" s="8">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="8">
         <v>2025</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="C58" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C58" s="8"/>
       <c r="D58" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C59" s="8">
-        <v>2025</v>
+        <v>1987</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C60" s="8">
-        <v>1984</v>
+        <v>2025</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C61" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C62" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C63" s="8">
-        <v>1993</v>
+        <v>1988</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C64" s="8">
         <v>2024</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C65" s="8">
-        <v>1999</v>
+        <v>2025</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C66" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C67" s="8">
-        <v>2025</v>
+        <v>1999</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C68" s="8">
-        <v>2025</v>
+        <v>1984</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C69" s="8">
         <v>2025</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E69" s="9" t="s">