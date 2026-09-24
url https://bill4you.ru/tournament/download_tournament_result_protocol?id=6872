--- v0 (2025-10-21)
+++ v1 (2026-09-24)
@@ -71,51 +71,51 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Ковальков Андрей</t>
   </si>
   <si>
     <t>Маев Юрий</t>
   </si>
   <si>
     <t>Губин Илья</t>
   </si>
   <si>
     <t>Бондаренко Владимир</t>
   </si>
   <si>
     <t>Бибченко Александр</t>
   </si>
   <si>
     <t>Ефремов Алексей</t>
   </si>
   <si>
-    <t>Пряников Евгений</t>
+    <t>Салбуков Евгений</t>
   </si>
   <si>
     <t>Щеглов Павел</t>
   </si>
   <si>
     <t>Исаев Роман</t>
   </si>
   <si>
     <t>Наумкин Александр</t>
   </si>
   <si>
     <t>Пак Владимир</t>
   </si>
   <si>
     <t>Самсонов Андрей</t>
   </si>
   <si>
     <t>Волвенко Иван</t>
   </si>
   <si>
     <t>Жигула Алексей</t>
   </si>
   <si>
     <t>Ким Елена</t>
   </si>
@@ -678,51 +678,53 @@
         <v>1998</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>1991</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="9" t="s">
+        <v>37</v>
+      </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1972</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
@@ -756,51 +758,53 @@
         <v>1977</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="E14" s="9"/>
+      <c r="E14" s="9" t="s">
+        <v>37</v>
+      </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1987</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">