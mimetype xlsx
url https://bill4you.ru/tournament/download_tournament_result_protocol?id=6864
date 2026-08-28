--- v0 (2025-10-06)
+++ v1 (2026-08-28)
@@ -20,135 +20,135 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>БК Лига чемпионов Партизанская</t>
   </si>
   <si>
     <t>Турнир по Снукеру среди любителей</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.05.2025, БК Лига чемпионов Балаковская, Россия, Самарская область, Самара, Балаковская 6а</t>
+    <t>13.05.2025, БК Лига Чемпионов (4ка), Russian Federation, Samara Region, Samara, 4 проезд,  1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 10</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шурчилов Дмитрий</t>
+    <t>Shurchilov Dmitriy</t>
   </si>
   <si>
-    <t>Мицек Роман</t>
+    <t>Micek Roman</t>
   </si>
   <si>
-    <t>Иванцов Дмитрий</t>
+    <t>Fabziev Ilnur</t>
   </si>
   <si>
-    <t>Фабзиев Ильнур</t>
+    <t>Ivancov Dmitriy</t>
   </si>
   <si>
-    <t>Коцюба Сергей</t>
+    <t>Kotsiyba Sergei</t>
   </si>
   <si>
-    <t>Мошненко Никита</t>
+    <t>Moshnenko Nikita</t>
   </si>
   <si>
-    <t>Давыдкин Максим</t>
+    <t>Davydkin Maksim</t>
   </si>
   <si>
-    <t>Меняйлов Максим</t>
+    <t>Menyaylov Maksim</t>
   </si>
   <si>
-    <t>Асадуллин Радик</t>
+    <t>Asadullin Radik</t>
   </si>
   <si>
-    <t>Коваленко Александрия</t>
+    <t>Kovalenko Aleksandriya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -649,74 +649,74 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>2013</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1967</v>
+        <v>1994</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1994</v>
+        <v>1967</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1962</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="1"/>
@@ -772,51 +772,51 @@
       </c>
       <c r="C15" s="8">
         <v>1982</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1991</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="1"/>
@@ -827,51 +827,51 @@
       <c r="A18" s="10"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7" t="s">
         <v>24</v>
       </c>