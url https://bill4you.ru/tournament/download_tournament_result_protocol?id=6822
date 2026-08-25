--- v0 (2025-10-06)
+++ v1 (2026-08-25)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Тюмень. Турнир «80 лет Победы» 60+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.05.2025, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>10.05.2025, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Богордаев Владимир</t>
+    <t>Bogordaev Vladimir</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-St</t>
   </si>
   <si>
-    <t>Григорьев Георгий</t>
+    <t>Chernyy Aleksandr</t>
   </si>
   <si>
-    <t>Чёрный Александр</t>
+    <t>Grigorev Geogrgiy</t>
   </si>
   <si>
-    <t>Раевский Игорь</t>
+    <t>Raevskiy Igor</t>
   </si>
   <si>
-    <t>Салов Геннадий</t>
+    <t>Salov Gennadiy</t>
   </si>
   <si>
-    <t>Гриневич Константин</t>
+    <t>Grinevich K</t>
   </si>
   <si>
-    <t>Надменко Александр</t>
+    <t>Nadmenko Aleksandr</t>
   </si>
   <si>
-    <t>Баранов Василий</t>
+    <t>Baranov Vasiliy</t>
   </si>
   <si>
-    <t>Богданов Сергей</t>
+    <t>Bogdanov Sergey</t>
   </si>
   <si>
-    <t>Соколов Олег</t>
+    <t>Cherepanov Andrey</t>
   </si>
   <si>
-    <t>Черепанов Андрей</t>
+    <t>Sokolov Oleg</t>
   </si>
   <si>
-    <t>Андреев Сергей</t>
+    <t>Andreev Sergey</t>
   </si>
   <si>
-    <t>Дручин Сергей</t>
+    <t>Druchin Sergey</t>
   </si>
   <si>
-    <t>Мокринский Пётр</t>
+    <t>Mokrinskiy Petr</t>
   </si>
   <si>
-    <t>Щелкунов Леонид</t>
+    <t>Schelkunov Leonid</t>
   </si>
   <si>
-    <t>Болтунов Евгений</t>
+    <t>Boltunov Evgeniy</t>
   </si>
   <si>
-    <t>Денисенко Олег</t>
+    <t>Denisenko Oleg</t>
   </si>
   <si>
-    <t>Лукьяница Геннадий</t>
+    <t>Lukyanica Gennadiy</t>
   </si>
   <si>
-    <t>Первухин Андрей</t>
+    <t>Pervukhin Andrey</t>
   </si>
   <si>
-    <t>Ткачёв Виктор</t>
+    <t>Tkachev Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Курган</t>
+    <t>Kurgan</t>
   </si>
   <si>
-    <t>Ишим</t>
+    <t>Ishim</t>
   </si>
   <si>
-    <t>Урай</t>
+    <t>Uray</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -691,77 +691,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1965</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1960</v>
+        <v>1953</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1962</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -847,71 +847,71 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1964</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1955</v>
+        <v>1963</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1963</v>
+        <v>1955</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1965</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">