--- v0 (2025-10-07)
+++ v1 (2026-08-29)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Первенство Республики Крым среди ветеранов от 65 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.05.2025, БК Свой (Евпатория), Россия, Республика Крым, Евпатория, Ул.Белинского 3в</t>
+    <t>07.05.2025, БК Свой (Евпатория), Russian Federation, Autonomous Republic of Crimea, Yevpatoriya, Ул.Белинского 3в</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Прохоров Вячеслав</t>
+    <t>Prohorov Vyacheslav</t>
   </si>
   <si>
-    <t>Кузнецов Вячеслав</t>
+    <t>Kuznecov Vyacheslav</t>
   </si>
   <si>
-    <t>Чемоданов Виктор</t>
+    <t>Chemodanov Viktor</t>
   </si>
   <si>
-    <t>Щепанский Вячеслав</t>
+    <t>Schepanskiy Vyacheslav</t>
   </si>
   <si>
-    <t>Гапоченко Николай</t>
+    <t>Gapochenko Nikolay</t>
   </si>
   <si>
-    <t>Милявский Юрий</t>
+    <t>Milyavskiy Yuriy</t>
   </si>
   <si>
-    <t>Мыльников Владимир</t>
+    <t>Mylnikov Vladimir</t>
   </si>
   <si>
-    <t>Янов Виктор</t>
+    <t>Yanov Viktor</t>
   </si>
   <si>
-    <t>Мусаев Эдем</t>
+    <t>Musaev Edem</t>
   </si>
   <si>
-    <t>Селдушев Вячеслав</t>
+    <t>Seldushev Vyacheslav</t>
   </si>
   <si>
-    <t>Сидорин Александр</t>
+    <t>Sidorin Sergey</t>
   </si>
   <si>
-    <t>Старков Виктор</t>
+    <t>Starkov Viktor</t>
   </si>
   <si>
-    <t>Багнюк Владимир</t>
+    <t>Bagnyuk Vladimir</t>
   </si>
   <si>
-    <t>Григорьянц Александр</t>
+    <t>Grigoryanc Aleksandr</t>
   </si>
   <si>
-    <t>Путин Илья</t>
+    <t>Putin Ilya</t>
   </si>
   <si>
-    <t>Шевченко Владимир</t>
+    <t>Shevchenko Vladimir</t>
   </si>
   <si>
-    <t>Муравьев Юрий</t>
+    <t>Muravev Yuriy</t>
   </si>
   <si>
-    <t>Таряник Александр</t>
+    <t>Taryanik Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>ДП Коктебель</t>
+    <t>DP Koktebel</t>
   </si>
   <si>
-    <t>Саки</t>
+    <t>Saki</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Bakhchisarai</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -858,51 +858,51 @@
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1953</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1953</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>