--- v1 (2026-03-03)
+++ v2 (2026-09-16)
@@ -20,225 +20,225 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Новое поколение, пирамида,2-ой этап, мальчики, девочки до 16 лет.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.05.2025, БК "Чижовка-Арена", Беларусь, Минск, ул. Ташкентская 19</t>
+    <t>18.05.2025, БК "Чижовка-Арена", Belarus, Minsk, ул. Ташкентская 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Колошко Кирилл</t>
+    <t>Kolosko Kirill</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kruk Andrey</t>
   </si>
   <si>
-    <t>Кузнецов Арсений</t>
+    <t>Kuznecov Arseniy</t>
   </si>
   <si>
-    <t>Ламака Денис</t>
+    <t>Lamaka Denis</t>
   </si>
   <si>
-    <t>Каменчук Егор</t>
+    <t>Kamenchuk Egor</t>
   </si>
   <si>
-    <t>Лазарчик Егор</t>
+    <t>Lazarchik Egor</t>
   </si>
   <si>
-    <t>Лисичкин Кирилл</t>
+    <t>Lisichkin Kirill</t>
   </si>
   <si>
-    <t>Мизовец Артем</t>
+    <t>Mikulich Dzmitry</t>
   </si>
   <si>
-    <t>Микулич Дмитрий</t>
+    <t>Mizovec Artem</t>
   </si>
   <si>
-    <t>Осипов Даниил</t>
+    <t>Osipov Daniil</t>
   </si>
   <si>
-    <t>Палько Вениамин</t>
+    <t>Palko Veniamin</t>
   </si>
   <si>
-    <t>Прокопенко Дмитрий</t>
+    <t>Prokopenko Dmitriy</t>
   </si>
   <si>
-    <t>Богуш Антон</t>
+    <t>Bogush Anton</t>
   </si>
   <si>
-    <t>Дробышев Владимир</t>
+    <t>Drobyshev Vladimir</t>
   </si>
   <si>
-    <t>Ефимова Камилла</t>
+    <t>Efimova Kamila</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Некрашевич Денис</t>
+    <t>Nekrashevich Denis</t>
   </si>
   <si>
-    <t>Петраков Андрей</t>
+    <t>Petrakov Andrey</t>
   </si>
   <si>
-    <t>Савицкий Максим</t>
+    <t>Savickiy Maksim</t>
   </si>
   <si>
-    <t>Тихоновская Анна</t>
+    <t>Tihonovskaya Ann</t>
   </si>
   <si>
-    <t>Артюшенко Егор</t>
+    <t>Artyushenko Egor</t>
   </si>
   <si>
-    <t>Коголенок Тимофей</t>
+    <t>Kogolenok Timofey</t>
   </si>
   <si>
-    <t>Левинсон Арсений</t>
+    <t>Levinson Arseniy</t>
   </si>
   <si>
-    <t>Петухов Александр</t>
+    <t>Petuhov Aleksandr</t>
   </si>
   <si>
-    <t>Рыжов Александр</t>
+    <t>Ryzhov Aleksandr</t>
   </si>
   <si>
-    <t>Степанюк Мария</t>
+    <t>Seremet Roma</t>
   </si>
   <si>
-    <t>Суша Николай</t>
+    <t>Stepanyuk Mariya</t>
   </si>
   <si>
-    <t>Шеремет Роман</t>
+    <t>Susha Nikolay</t>
   </si>
   <si>
-    <t>Колесников Степан</t>
+    <t>Kolesnikov Stepan</t>
   </si>
   <si>
-    <t>Лисименко Альбина</t>
+    <t>Lisimenko Albina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Могилёвская область</t>
+    <t>Magiliowskaja voblasc</t>
   </si>
   <si>
-    <t>Брестская область</t>
+    <t>Bresckaja voblasć</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Гомельская область</t>
+    <t>Homieĺskaja voblasć</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,77 +739,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2011</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2013</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -919,77 +919,77 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2008</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
@@ -1279,97 +1279,97 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2009</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2011</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2013</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>