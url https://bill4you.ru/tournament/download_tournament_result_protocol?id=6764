--- v0 (2025-10-02)
+++ v1 (2026-08-23)
@@ -20,234 +20,234 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>04.05.2025 Любительский турнир</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.05.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>04.05.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сейкимбаев Бауржан</t>
+    <t>Seykimbaev Baurzhan</t>
   </si>
   <si>
-    <t>Пшелуцкий Роман</t>
+    <t>Psheluckiy Roman</t>
   </si>
   <si>
-    <t>Блатов Алексей</t>
+    <t>Blatov Aleksey</t>
   </si>
   <si>
-    <t>Климахин Вячеслав</t>
+    <t>Klimahin Vyacheslav</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Кан Владимир</t>
+    <t>Kan Vladimir</t>
   </si>
   <si>
-    <t>Мухаметкарим Жаксылык</t>
+    <t>Muhametkarim Zhaksylyk</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Лим Сергей</t>
+    <t>Lim Sergey</t>
   </si>
   <si>
-    <t>Онгаркулов Дидар</t>
+    <t>Ongarkulov Didar</t>
   </si>
   <si>
-    <t>Оспанов Канат</t>
+    <t>Ospanov Kanat</t>
   </si>
   <si>
-    <t>Адылханов Жангельды</t>
+    <t>Adylhanov Zhangeldy</t>
   </si>
   <si>
-    <t>Ахмедиев Жанбота</t>
+    <t>Ahmediev Zhanbota</t>
   </si>
   <si>
-    <t>Жарылгапов Мурат</t>
+    <t>Lagutin Sergey</t>
   </si>
   <si>
-    <t>Лагутин Сергей</t>
+    <t>Zharylgapov Murat</t>
   </si>
   <si>
-    <t>Аймаков Аслан</t>
+    <t>Amzehanov Darhan</t>
   </si>
   <si>
-    <t>Амзеханов Дархан</t>
+    <t>Aymakov Aslan</t>
   </si>
   <si>
-    <t>Кожебергенов Марат</t>
+    <t>Kozhebergenov Marat</t>
   </si>
   <si>
-    <t>Мамадияров Бекжан</t>
+    <t>Mamadiyarov Bekzhan</t>
   </si>
   <si>
-    <t>Набиев Алмас</t>
+    <t>Nabiev Almas</t>
   </si>
   <si>
-    <t>Оспанов Куандык</t>
+    <t>Ospanov Kuandyk</t>
   </si>
   <si>
-    <t>Садыков Нурлан</t>
+    <t>Sadykov Nurlan</t>
   </si>
   <si>
-    <t>Такишева Диана</t>
+    <t>Takisheva Diana</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Досаев Мырзабай</t>
+    <t>Dosaev Myrzabay</t>
   </si>
   <si>
-    <t>Жунусов Актилек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Kurman Ser ik</t>
   </si>
   <si>
-    <t>Курман Серик</t>
+    <t>Sadvakasov Almas</t>
   </si>
   <si>
-    <t>Садвакасов Алмас</t>
+    <t>Spirin Vladislav</t>
   </si>
   <si>
-    <t>Спирин Владислав</t>
+    <t>Zhunusov Aktilek</t>
   </si>
   <si>
-    <t>Ислам Айдархан</t>
+    <t>Islam Aydarhan</t>
   </si>
   <si>
-    <t>Кенжегарин Рашид</t>
+    <t>Kenzhegarin Rashid</t>
   </si>
   <si>
-    <t>Кульмагамбетов Кайр</t>
+    <t>Kulmagambetov Kayr</t>
   </si>
   <si>
-    <t>Кылышбаев Бексултан</t>
+    <t>Kylyshbaev Beksultan</t>
   </si>
   <si>
-    <t>Такенов Нуржан</t>
+    <t>Takenov Nurzhan</t>
   </si>
   <si>
-    <t>Тургунов Абдугали</t>
+    <t>Turgunov Abdugali</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Utegenov Murat</t>
   </si>
   <si>
-    <t>Утегенов Мурат</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Мухамбеталиев Махамбет</t>
+    <t>Mukhambetaliev Mahambet</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -988,111 +988,111 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>1995</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>1957</v>
+        <v>1994</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1994</v>
+        <v>1957</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1968</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="9" t="s">
@@ -1226,151 +1226,151 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1973</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1984</v>
+        <v>1961</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1961</v>
+        <v>1979</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>1986</v>
+        <v>1973</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1973</v>
+        <v>1992</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2000</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1464,71 +1464,71 @@
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>2002</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8">
         <v>49</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>1980</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="9" t="s">