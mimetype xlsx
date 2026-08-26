--- v0 (2025-10-11)
+++ v1 (2026-08-26)
@@ -20,219 +20,219 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>БК "Легенда-Дмитров"</t>
   </si>
   <si>
     <t>Первый открытый турнир по бильярду</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.05.2025, БК "Легенда-Дмитров", Россия, Московская область, Дмитров, Оборонная улица,  дом 12</t>
+    <t>03.05.2025, БК "Легенда-Дмитров", Russian Federation, Moscow Region, Dmitrov, Оборонная улица,  дом 12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 36</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузьмин Андрей</t>
+    <t>Kuzmin Andrey</t>
   </si>
   <si>
-    <t>Голенков Андрей</t>
+    <t>Golenkov Andrey</t>
   </si>
   <si>
-    <t>Ильин Александр</t>
+    <t>Ilin Aleksandr</t>
   </si>
   <si>
-    <t>Геворгян Гор</t>
+    <t>Gevorgyan Gor</t>
   </si>
   <si>
-    <t>Куликов Сергей</t>
+    <t>Kulikov Sergey</t>
   </si>
   <si>
-    <t>Махнев Аркадий</t>
+    <t>Mahnev Arkadiy</t>
   </si>
   <si>
-    <t>Михеенко Андрей</t>
+    <t>Miheenko Andrey</t>
   </si>
   <si>
-    <t>Шичкин Роман</t>
+    <t>Shichkin Roman</t>
   </si>
   <si>
-    <t>Великанов Михаил</t>
+    <t>Fedyushkin Dmitriy</t>
   </si>
   <si>
-    <t>Осипов Георгий</t>
+    <t>Frolov Ivan</t>
   </si>
   <si>
-    <t>Отоев Бекзод</t>
+    <t>Osipov Georgiy</t>
   </si>
   <si>
-    <t>Савельев Сергей</t>
+    <t>Otoev Bekzod</t>
   </si>
   <si>
-    <t>Слесарев Олег</t>
+    <t>Savelev Sergey</t>
   </si>
   <si>
-    <t>Федюшкин Дмитрий</t>
+    <t>Shesterin Andrey</t>
   </si>
   <si>
-    <t>Фролов Иван</t>
+    <t>Slesarev Oleg</t>
   </si>
   <si>
-    <t>Шестерин Андрей</t>
+    <t>Velikanov Mihail</t>
   </si>
   <si>
-    <t>Дребот Сергей</t>
+    <t>Drebot Sergey</t>
   </si>
   <si>
-    <t>Егорченков Николай</t>
+    <t>Egorchenkov Nikolay</t>
   </si>
   <si>
-    <t>Здор Олег</t>
+    <t>Filin Lev</t>
   </si>
   <si>
-    <t>Мороз Денис</t>
+    <t>Moroz Denis</t>
   </si>
   <si>
-    <t>Мухин Владимир</t>
+    <t>Muhin Vladimir</t>
   </si>
   <si>
-    <t>Сабиров Мамур</t>
+    <t>Sabirov Mamur</t>
   </si>
   <si>
-    <t>Филин Лев</t>
+    <t>Yakovlev Sergey</t>
   </si>
   <si>
-    <t>Яковлев Сергей</t>
+    <t>Zdor Oleg</t>
   </si>
   <si>
-    <t>Акбаров Махмуд</t>
+    <t>Akbarov Mahmud</t>
   </si>
   <si>
-    <t>Алексанов Сергей</t>
+    <t>Aleksandrov Sergey</t>
   </si>
   <si>
-    <t>Двирняк Олег</t>
+    <t>Dvirnyak Oleg</t>
   </si>
   <si>
-    <t>Ломоносов Алексей</t>
+    <t>Lomonosov Aleksey</t>
   </si>
   <si>
-    <t>Сеидов Рамиз</t>
+    <t>Seidov Ramiz</t>
   </si>
   <si>
-    <t>Симашков Игорь</t>
+    <t>Simashkov Igor</t>
   </si>
   <si>
-    <t>Султанов Касым</t>
+    <t>Sultanov Kasym</t>
   </si>
   <si>
-    <t>Убушаев Константин</t>
+    <t>Ubushaev Konstantin</t>
   </si>
   <si>
-    <t>Асадов Пахтиер</t>
+    <t>Asadov Pahtier</t>
   </si>
   <si>
-    <t>Соловьёв Александр</t>
+    <t>Cherednik Nikolay</t>
   </si>
   <si>
-    <t>Хайдаров Акмаль</t>
+    <t>Haydarov Akmal</t>
   </si>
   <si>
-    <t>Чередник Николай</t>
+    <t>Solovev Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сергиев Посад</t>
+    <t>Sergiyev Posad</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Дмитров</t>
+    <t>Dmitrov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -844,237 +844,239 @@
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1971</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E16" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E16" s="9"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="9"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1994</v>
+        <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1969</v>
+        <v>1994</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1969</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E20" s="9"/>
+      <c r="E20" s="9" t="s">
+        <v>58</v>
+      </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="9" t="s">
+        <v>57</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1980</v>
+        <v>1969</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1967</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1971</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
@@ -1098,75 +1100,73 @@
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="9"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E30" s="9"/>
+      <c r="E30" s="9" t="s">
+        <v>58</v>
+      </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E31" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E31" s="9"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
@@ -1304,85 +1304,85 @@
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1984</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C41" s="8"/>
+      <c r="C41" s="8">
+        <v>1984</v>
+      </c>
       <c r="D41" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E41" s="9"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E42" s="9"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C43" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E43" s="9"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>