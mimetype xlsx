--- v0 (2025-10-03)
+++ v1 (2026-09-24)
@@ -83,51 +83,51 @@
   <si>
     <t>Виталий Бондаренко</t>
   </si>
   <si>
     <t>Урюпин Георгий</t>
   </si>
   <si>
     <t>Бондаренко Владимир</t>
   </si>
   <si>
     <t>Вырупаев Александр</t>
   </si>
   <si>
     <t>Ефремов Алексей</t>
   </si>
   <si>
     <t>Иконников Александр</t>
   </si>
   <si>
     <t>Ковальков Андрей</t>
   </si>
   <si>
     <t>Пак Владимир</t>
   </si>
   <si>
-    <t>Пряников Евгений</t>
+    <t>Салбуков Евгений</t>
   </si>
   <si>
     <t>Щеглов Павел</t>
   </si>
   <si>
     <t>Ким Елена</t>
   </si>
   <si>
     <t>Наумкин Александр</t>
   </si>
   <si>
     <t>Покутний Владимир</t>
   </si>
   <si>
     <t>Самсонов Андрей</t>
   </si>
   <si>
     <t>Жигула Алексей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
@@ -658,51 +658,53 @@
         <v>1998</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1991</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E9" s="9"/>
+      <c r="E9" s="9" t="s">
+        <v>38</v>
+      </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>1997</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
@@ -834,51 +836,53 @@
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>1983</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9" t="s">
+        <v>38</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">