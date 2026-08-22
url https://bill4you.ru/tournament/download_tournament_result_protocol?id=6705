--- v0 (2025-10-02)
+++ v1 (2026-08-22)
@@ -12,206 +12,209 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t xml:space="preserve">КОММЕРЧЕСКИЙ ТУРНИР ПО БИЛЬЯРДУ СРЕДИ ЛЮБИТЕЛЕЙ </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.05.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>03.05.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Саясатов Ернар</t>
+    <t>Sayasatov Ernar</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Баймухамбет Нурсултан</t>
+    <t>Baimukhambet Nursultan</t>
   </si>
   <si>
-    <t>Золотой Вячеслав</t>
+    <t>Zolotoy Vyacheslav</t>
   </si>
   <si>
-    <t>Мырзакулов Алмас</t>
+    <t>Myrzakulov Almas</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
-    <t>Уразов Ержан</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Urazov Erzhan</t>
   </si>
   <si>
-    <t>Абиев Тулеген</t>
+    <t>Abiyev Tulegen</t>
   </si>
   <si>
-    <t>Жанбозов Ержан</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Жапаров Жомарт</t>
+    <t>Muhamazhitov Arhat</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>Мухамажитов Архат</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Zhanbozov Erzhan</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Zhaparov Zhomart</t>
   </si>
   <si>
-    <t>Азимбаев Сакен</t>
+    <t>Azimbaev Saken</t>
   </si>
   <si>
-    <t>Ержанов Кайырбек</t>
+    <t>Erzhanov Kayyrbek</t>
   </si>
   <si>
-    <t>Ибраев Асан</t>
+    <t>Ibraev Asan</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Сауранбек Жандос</t>
+    <t>Sauranbek Zhandos</t>
   </si>
   <si>
-    <t>Тилеубергенұлы Алибек</t>
+    <t>Tleubergenovich Alibek</t>
   </si>
   <si>
-    <t>Алдабергенов Копжасар</t>
+    <t>Aldabergenov Kopzhasar</t>
   </si>
   <si>
-    <t>Баймухаметов Асет</t>
+    <t>Baimukhametov Asset</t>
   </si>
   <si>
-    <t>Байсбаев Рамазан</t>
+    <t>Baysbaev Ramazan</t>
   </si>
   <si>
-    <t>Есназаров Мерей</t>
+    <t>Esnazarov Merey</t>
   </si>
   <si>
-    <t>Нургужин Ербол</t>
+    <t>Nurguzhin Yerbol</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Шалгинбаев Абзал</t>
+    <t>Shalginbayev Abzal</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Konaev</t>
+  </si>
+  <si>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -716,234 +719,234 @@
       </c>
       <c r="D9" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1994</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>2002</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1992</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>1995</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1985</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="1"/>
@@ -1268,51 +1271,51 @@
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="7" t="s">
         <v>46</v>
       </c>