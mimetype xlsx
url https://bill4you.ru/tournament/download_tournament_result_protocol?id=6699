--- v0 (2025-10-03)
+++ v1 (2026-08-23)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>БК MATRESHKI</t>
   </si>
   <si>
     <t>Ульяновск 2025. MATRESHKI. Турнир Новички + Любители</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.05.2025, БК MATRESHKI, Россия, Ульяновская область, Ульяновск, ул. Карла Маркса,  12,  корп. 3</t>
+    <t>04.05.2025, БК MATRESHKI, Russian Federation, Ulyanovsk Region, Ulyanovsk, ул. Карла Маркса,  12,  корп. 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Куликов Назар</t>
+    <t>Kulikov Nazar</t>
   </si>
   <si>
-    <t>Анашкин Сергей</t>
+    <t>Anashkin Serg</t>
   </si>
   <si>
-    <t>Фархутдинов Ильнур</t>
+    <t>Farhutdinov Ilnur</t>
   </si>
   <si>
-    <t>Порутчиков Марат</t>
+    <t>Porutchikov Marat</t>
   </si>
   <si>
-    <t>Бондин Евгений</t>
+    <t>Bondin Evgeniy</t>
   </si>
   <si>
-    <t>Мусин Камиль</t>
+    <t>Khakimov Dinar</t>
   </si>
   <si>
-    <t>Толченов Владимир</t>
+    <t>Musin Kamil</t>
   </si>
   <si>
-    <t>Хакимов Динар</t>
+    <t>Tolchenov Vladimir</t>
   </si>
   <si>
-    <t>Алмакаев Рафаил</t>
+    <t>Almakaev Rafail</t>
   </si>
   <si>
-    <t>Валеев Айдар</t>
+    <t>Kalmykov Evgeniy</t>
   </si>
   <si>
-    <t>Калмыков Евгений</t>
+    <t>Kartashov Alexander</t>
   </si>
   <si>
-    <t>Карташов Александр</t>
+    <t>Klimov Vladimir</t>
   </si>
   <si>
-    <t>Климов Владимир</t>
+    <t>Komandin Iakov</t>
   </si>
   <si>
-    <t>Командин Яков</t>
+    <t>Kurdyukov Alexey</t>
   </si>
   <si>
-    <t>Курдюков Алексей</t>
+    <t>Ryabchikov Sergey</t>
   </si>
   <si>
-    <t>Рябчиков Сергей</t>
+    <t>Valeev Aydar</t>
   </si>
   <si>
-    <t>Белов Сергей</t>
+    <t>Belov Sergei</t>
   </si>
   <si>
-    <t>Гафуров Чулпан</t>
+    <t>Gafurov Chulpan</t>
   </si>
   <si>
-    <t>Гришин Дмитрий</t>
+    <t>Grishin Dmitrii</t>
   </si>
   <si>
-    <t>Ибрагимов Ренат</t>
+    <t>Ibragimov Renat</t>
   </si>
   <si>
-    <t>Ларин Юрий</t>
+    <t>Larin Yuriy</t>
   </si>
   <si>
-    <t>Матросов Игорь</t>
+    <t>Matrosov Igor</t>
   </si>
   <si>
-    <t>Рахматулин Эньвар</t>
+    <t>Rahmatulin Envar</t>
   </si>
   <si>
-    <t>Уба Эдуард</t>
+    <t>Uba Eduard</t>
   </si>
   <si>
-    <t>Аликберов Азат</t>
+    <t>Afonkin Nik</t>
   </si>
   <si>
-    <t>Афонькин Николай</t>
+    <t>Alikberov Azat</t>
   </si>
   <si>
-    <t>Бондина Ирина</t>
+    <t>Bondina Irina</t>
   </si>
   <si>
-    <t>Бородин Сергей</t>
+    <t>Borodin Sergey</t>
   </si>
   <si>
-    <t>Бударин Геннадий</t>
+    <t>Budarin Gennadiy</t>
   </si>
   <si>
-    <t>Миронов Андрей</t>
+    <t>Mironov Andrey</t>
   </si>
   <si>
-    <t>Шакуров Камиль</t>
+    <t>SHAKUROV Kamil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,251 +769,251 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1954</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1958</v>
+        <v>1987</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1982</v>
+        <v>1958</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1955</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1999</v>
+        <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1978</v>
+        <v>1961</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1964</v>
+        <v>1984</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1149,71 +1149,71 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1975</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1991</v>
+        <v>1952</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1952</v>
+        <v>1991</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>1974</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E34" s="9" t="s">
@@ -1307,51 +1307,51 @@
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="7" t="s">
         <v>46</v>
       </c>