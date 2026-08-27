--- v0 (2025-10-19)
+++ v1 (2026-08-27)
@@ -12,218 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t xml:space="preserve">Любительский турнир Московская пирамида в БК "Чемпион " г. Аксай </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.04.2025, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>27.04.2025, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Кривенков Иван</t>
+    <t>Krivenkov Ivan</t>
   </si>
   <si>
-    <t>Васенин Павел</t>
+    <t>Hvan Sergey</t>
   </si>
   <si>
-    <t>Хван Сергей</t>
+    <t>Vasenin Pavel</t>
   </si>
   <si>
-    <t>Ким Димитрий</t>
+    <t>Kim Dimitriy</t>
   </si>
   <si>
-    <t>Кужелев Антон</t>
+    <t>Kuzhelev Anton</t>
   </si>
   <si>
-    <t>Литош Анатолий</t>
+    <t>Litosh Anatolii</t>
   </si>
   <si>
-    <t>Поздняков Дмитрий</t>
+    <t>Pozdnyakov Dmitriy</t>
   </si>
   <si>
-    <t>Аветисян Борис</t>
+    <t>Avetisyn Boris</t>
   </si>
   <si>
-    <t>Беликов Владимир</t>
+    <t>Belikov Vladimir</t>
   </si>
   <si>
-    <t>Васильченко Сергей</t>
+    <t>Eraschenko Evgeniy</t>
   </si>
   <si>
-    <t>Еращенко Евгений</t>
+    <t>Ivanchenko Evgeniy</t>
   </si>
   <si>
-    <t>Иванченко Евгений</t>
+    <t>Kim Vladimir</t>
   </si>
   <si>
-    <t>Ким Владимир</t>
+    <t>Korystylev Andrey</t>
   </si>
   <si>
-    <t>Корыстылев Андрей</t>
+    <t>Tiracuyan Arsen</t>
   </si>
   <si>
-    <t>Тирацуян Арсен</t>
+    <t>Vasilchenko Sergey</t>
   </si>
   <si>
-    <t>Бобнев Сергей</t>
+    <t>Bobnev Sergej</t>
   </si>
   <si>
-    <t>Запорожцев Алексей</t>
+    <t>Chebotarev Oleg</t>
   </si>
   <si>
-    <t>Лазерев Владимир</t>
+    <t>Lazerev Vladimir</t>
   </si>
   <si>
-    <t>Ли Вячаслав</t>
+    <t>Li Vyachaslav</t>
   </si>
   <si>
-    <t>Марусич Юрий</t>
+    <t>Marusoch Yuryi</t>
   </si>
   <si>
-    <t>Романенко Владимир</t>
+    <t>Romanenko Vladimir</t>
   </si>
   <si>
-    <t>Чеботарёв Олег</t>
+    <t>Shalimov Ivan</t>
   </si>
   <si>
-    <t>Шалимов Иван</t>
+    <t>Zaporozhcev Aleksey</t>
   </si>
   <si>
-    <t>Кащеев Александр</t>
+    <t>Kascheev Aleksandr</t>
   </si>
   <si>
-    <t>Лю Сергей</t>
+    <t>Lyu Sergey</t>
   </si>
   <si>
-    <t>Михаиленко Константин</t>
+    <t>Mihailenko Konstantin</t>
   </si>
   <si>
-    <t>Молодан Виталий</t>
+    <t>Molodan Vitali</t>
   </si>
   <si>
-    <t>Сасс Роман</t>
+    <t>Sass Roman</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Аксай</t>
+    <t>Aksay</t>
   </si>
   <si>
-    <t>Новочеркасск</t>
+    <t>Novocherkassk</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
   <si>
-    <t>Сальск</t>
+    <t>Salsk</t>
   </si>
   <si>
-    <t>Ростов Великий</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Липецк</t>
+    <t>Rostov Velikiy</t>
+  </si>
+  <si>
+    <t>Lipetsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,77 +727,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>2003</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>2000</v>
+        <v>1986</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1986</v>
+        <v>2000</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1981</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -884,195 +887,195 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1973</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1991</v>
+        <v>1976</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1986</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
@@ -1122,157 +1125,157 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1948</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1973</v>
+        <v>1991</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1957</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
         <v>1972</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>1979</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1974</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
         <v>1953</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>