--- v0 (2025-10-03)
+++ v1 (2026-08-26)
@@ -20,144 +20,144 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t xml:space="preserve">POOLSCHOOL.МД 55+ "9" (Кант) </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.04.2025, Poolschool. Кант, Россия, Москва, Электролитный проезд,  д. 7,  стр. 2,  СК "Кант",  СпортАнгар</t>
+    <t>27.04.2025, Poolschool. Кант, Russian Federation, Moscow, Электролитный проезд,  д. 7,  стр. 2,  СК "Кант",  СпортАнгар</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Куценко Владимир</t>
+    <t>Koutsenko Vladimir</t>
   </si>
   <si>
-    <t>Егоров Александр</t>
+    <t>Egorov Aleksandr</t>
   </si>
   <si>
-    <t>Зарудин Александр</t>
+    <t>Shlyapin Igor</t>
   </si>
   <si>
-    <t>Шляпин Игорь</t>
+    <t>Zarudin Aleksandr</t>
   </si>
   <si>
-    <t>Акинин Василий</t>
+    <t>Akinin Vasiliy</t>
   </si>
   <si>
-    <t>Бибичкова Татьяна</t>
+    <t>Bibichkova Tatyana</t>
   </si>
   <si>
-    <t>Ефимов Евгений</t>
+    <t>Efimov Evgenii</t>
   </si>
   <si>
-    <t>Овчинников Вячеслав</t>
+    <t>Ovchinnikov Vyacheslav</t>
   </si>
   <si>
-    <t>Гладченко Н</t>
+    <t>Gladchenko N</t>
   </si>
   <si>
-    <t>Мельниченко Анна</t>
+    <t>Melnichenko Anna</t>
   </si>
   <si>
-    <t>Поляничева Ирина</t>
+    <t>Polyanicheva Irina</t>
   </si>
   <si>
-    <t>Шпакунова Марина</t>
+    <t>Shpakunova Marina</t>
   </si>
   <si>
-    <t>Гвоздева Светлана</t>
+    <t>Dmitrieva Julia</t>
   </si>
   <si>
-    <t>Дмитриева Юлия</t>
+    <t>Gvozdeva Svetlana</t>
   </si>
   <si>
-    <t>Пухальская Нина</t>
+    <t>Pukhalskaya Nina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -839,71 +839,71 @@
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1961</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>1965</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>33</v>