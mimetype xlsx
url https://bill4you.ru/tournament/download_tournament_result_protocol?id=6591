--- v0 (2025-10-04)
+++ v1 (2026-08-20)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>МГО ОО БАБС г. Минск</t>
   </si>
   <si>
     <t>Открытый Чемпионат Минска Свободная пирамида мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.05.2025, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>04.05.2025, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Елин Андрей</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Сидорович Алексей</t>
+    <t>Elin Andrey</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Sidorovic Aleksej</t>
   </si>
   <si>
-    <t>Брановский Ян</t>
+    <t>branovski yan</t>
   </si>
   <si>
-    <t>Курлянчик Иван</t>
+    <t>Kurlancik Ivan</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Soika Savely</t>
   </si>
   <si>
-    <t>Лисичкин Кирилл</t>
+    <t>Lisichkin Kirill</t>
   </si>
   <si>
-    <t>Осипов Даниил</t>
+    <t>Osipov Daniil</t>
   </si>
   <si>
-    <t>Палько Вениамин</t>
+    <t>Palko Veniamin</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>ShiIovich Nazar</t>
   </si>
   <si>
-    <t>Дудко Тимофей</t>
+    <t>Dudko Timofej</t>
   </si>
   <si>
-    <t>Левинсон Арсений</t>
+    <t>Levinson Arseniy</t>
   </si>
   <si>
-    <t>Сосюк Ростислав</t>
+    <t>Sosyuk Rostislav</t>
   </si>
   <si>
-    <t>Юревич Елисей</t>
+    <t>Yurevich Elisey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>3юн</t>
   </si>
   <si>
-    <t>3юн</t>
+    <t>1р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Брестская область</t>
+    <t>Bresckaja voblasć</t>
   </si>
   <si>
-    <t>Могилёвская область</t>
+    <t>Magiliowskaja voblasc</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -740,117 +740,117 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2006</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1982</v>
+        <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2008</v>
+        <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2008</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -863,51 +863,51 @@
       </c>
       <c r="C17" s="8">
         <v>2007</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2014</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="1"/>
@@ -983,89 +983,89 @@
       </c>
       <c r="C23" s="8">
         <v>2013</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2014</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2013</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2013</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="1"/>