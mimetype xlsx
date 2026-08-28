--- v0 (2026-03-23)
+++ v1 (2026-08-28)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>ФБС Томской области</t>
   </si>
   <si>
     <t>Первая Лига "Весенний сезон" 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.04.2025, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>22.04.2025, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Басиров Рахим</t>
+    <t>Basirov Rahim</t>
   </si>
   <si>
-    <t>Белов Евгений</t>
+    <t>Belov Evgenij</t>
   </si>
   <si>
-    <t>Бондаренко Алексей</t>
+    <t>Bondarenko Aleksey</t>
   </si>
   <si>
-    <t>Васильев Даль</t>
+    <t>Danilov Nikita</t>
   </si>
   <si>
-    <t>Грабовой Алексей</t>
+    <t>Grabovoy Aleksey</t>
   </si>
   <si>
-    <t>Данилов Никита</t>
+    <t>Hohlov Il'a</t>
   </si>
   <si>
-    <t>Карев Константин</t>
+    <t>Karev Konstantin</t>
   </si>
   <si>
-    <t>Кондратьев Илья</t>
+    <t>Kocerov Mihail</t>
   </si>
   <si>
-    <t>Кочеров Михаил</t>
+    <t>Kondratev Iliy</t>
   </si>
   <si>
-    <t>Прокопьев Владимир</t>
+    <t>Prokopev Vladimir</t>
   </si>
   <si>
-    <t>Райхольд Андрей</t>
+    <t>Rahmonov Abduhamed</t>
   </si>
   <si>
-    <t>Рахмонов Абдухамед</t>
+    <t>Rajhol'd Andrej</t>
   </si>
   <si>
-    <t>Ряшенцев Игорь</t>
+    <t>Rasencev Igor'</t>
   </si>
   <si>
-    <t>Сивчик Виктор</t>
+    <t>Sabanov Andrej</t>
   </si>
   <si>
-    <t>Хохлов Илья</t>
+    <t>Silov Aleksej</t>
   </si>
   <si>
-    <t>Шабанов Андрей</t>
+    <t>Sivchik Viktor</t>
   </si>
   <si>
-    <t>Шилов Алексей</t>
+    <t>Vasil'ev Dal'</t>
   </si>
   <si>
-    <t>Велиев Эльхан</t>
+    <t>Ceredov Aleksej</t>
   </si>
   <si>
-    <t>Изотов Андрей</t>
+    <t>Izotov Andrey</t>
   </si>
   <si>
-    <t>Красноженов Андрей</t>
+    <t>Krasnozenov Andrej</t>
   </si>
   <si>
-    <t>Кротов Кирилл</t>
+    <t>Krotov Kirill</t>
   </si>
   <si>
-    <t>Ромонашенко Сергей</t>
+    <t>Romonasenko Sergej</t>
   </si>
   <si>
-    <t>Салит Дмитрий</t>
+    <t>Salit Dmitriy</t>
   </si>
   <si>
-    <t>Украинец Александр</t>
+    <t>Ukrainec Aleksandr</t>
   </si>
   <si>
-    <t>Чередов Алексей</t>
+    <t>Veliev El'han</t>
   </si>
   <si>
-    <t>Акимкин Сергей</t>
+    <t>Akimkin Sergej</t>
   </si>
   <si>
-    <t>Карелин Дмитрий</t>
+    <t>Karelin Dmitrij</t>
   </si>
   <si>
-    <t>Крылов Андрей</t>
+    <t>Krylov Andrej</t>
   </si>
   <si>
-    <t>Лукьяненок Иван</t>
+    <t>Luk'anenok Ivan</t>
   </si>
   <si>
-    <t>Москатов Михаил</t>
+    <t>Moskatov Mihail</t>
   </si>
   <si>
-    <t>Наумов Алексей</t>
+    <t>Naumov Aleksey</t>
   </si>
   <si>
-    <t>Огибалов Сергей</t>
+    <t>Ogibalov Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Болтовский Андрей</t>
+    <t>Boltovskij Andrej</t>
   </si>
   <si>
-    <t>Епихин Александр</t>
+    <t>Epihin Aleksandr</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Томск</t>
+    <t>Tomsk</t>
   </si>
   <si>
-    <t>Северск</t>
+    <t>Seversk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8"/>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
         <v>1974</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
         <v>1975</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
@@ -799,237 +799,237 @@
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="8">
         <v>1969</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8"/>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
-        <v>1980</v>
+        <v>1993</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8"/>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
-        <v>1993</v>
+        <v>1980</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8"/>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
         <v>1963</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8"/>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8"/>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>1997</v>
+        <v>1986</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8">
         <v>1965</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8"/>
       <c r="B21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="8">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8"/>
       <c r="B22" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8"/>
       <c r="B23" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="8">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8"/>
       <c r="B24" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C24" s="8"/>
+      <c r="C24" s="8">
+        <v>1984</v>
+      </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="8">
-        <v>1978</v>
+        <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="8">
         <v>1971</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
@@ -1117,57 +1117,57 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="8">
         <v>1971</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="8">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="8">
         <v>1956</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>