--- v0 (2025-10-06)
+++ v1 (2026-08-23)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>БК Премьер</t>
   </si>
   <si>
     <t>Чемпионат Калужской области мужчины Пул 8</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.04.2025, БК Премьер, Россия, Калужская область, Калуга, г. Калуга,  ул. Салтыкова Щедрина 76А</t>
+    <t>19.04.2025, БК Премьер, Russian Federation, Kaluga Region, Kaluga, г. Калуга,  ул. Салтыкова Щедрина 76А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Перов Семён</t>
+    <t>Perov Semen</t>
   </si>
   <si>
-    <t>Бенец Василий</t>
+    <t>Benec Vasilij</t>
   </si>
   <si>
-    <t>Морозов Елисей</t>
+    <t>Morozov Elisej</t>
   </si>
   <si>
-    <t>Серегин Семён</t>
+    <t>Seregin Semen</t>
   </si>
   <si>
-    <t>Королев Михаил</t>
+    <t>Korolev Mihail</t>
   </si>
   <si>
-    <t>Нечаев Александр</t>
+    <t>Nechaev Alexandr</t>
   </si>
   <si>
-    <t>Осеев Денис</t>
+    <t>Oseev Denis</t>
   </si>
   <si>
-    <t>Ткаченко Захар</t>
+    <t>Tkachenko Zahar</t>
   </si>
   <si>
-    <t>Кидимов Никита</t>
+    <t>gkjkjk khlk</t>
   </si>
   <si>
-    <t>Родин Алексей</t>
+    <t>Kidimov Nikita</t>
   </si>
   <si>
-    <t>Соболев Ярослав</t>
+    <t>Rodin Aleksej</t>
   </si>
   <si>
-    <t>Сотников Демид</t>
+    <t>Sobolev Yaroslav</t>
   </si>
   <si>
-    <t>Беликов Елисей</t>
+    <t>Belikov Elisey</t>
   </si>
   <si>
-    <t>Гапоненков Михаил</t>
+    <t>Gaponenkov Michail</t>
   </si>
   <si>
-    <t>Макаров Макар</t>
+    <t>Makarov Makar</t>
   </si>
   <si>
-    <t>Савельев Дмитрий</t>
+    <t>Savelev Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Калуга</t>
+    <t>Kaluga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -785,94 +785,94 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>2014</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2014</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="1"/>