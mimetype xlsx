--- v0 (2025-10-03)
+++ v1 (2026-08-19)
@@ -680,51 +680,51 @@
       </c>
       <c r="C8" s="8">
         <v>1997</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1996</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1989</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="1"/>
@@ -950,51 +950,53 @@
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1982</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1986</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1970</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>46</v>