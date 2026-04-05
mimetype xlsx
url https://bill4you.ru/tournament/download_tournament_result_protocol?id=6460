--- v2 (2026-02-13)
+++ v3 (2026-04-05)
@@ -68,51 +68,51 @@
   <si>
     <t>21 - 22</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Буслаев Евгений</t>
   </si>
   <si>
     <t>Чинахов Руслан</t>
   </si>
   <si>
     <t>Золотилов Константин</t>
   </si>
   <si>
-    <t>Подерин Федор</t>
+    <t>Подерин Фёдор</t>
   </si>
   <si>
     <t>Луцкер Сергей</t>
   </si>
   <si>
     <t>Матвиенко Владимир</t>
   </si>
   <si>
     <t>Петров Леонид</t>
   </si>
   <si>
     <t>Ревенков Александр</t>
   </si>
   <si>
     <t>Данилевич Глеб</t>
   </si>
   <si>
     <t>Пронин Максим</t>
   </si>
   <si>
     <t>Угай Дмитрий</t>
   </si>
   <si>
     <t>Фролов Денис</t>
   </si>
@@ -966,51 +966,53 @@
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1984</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1985</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1972</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>49</v>