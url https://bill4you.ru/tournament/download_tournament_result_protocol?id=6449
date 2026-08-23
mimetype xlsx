--- v0 (2025-10-22)
+++ v1 (2026-08-23)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t xml:space="preserve"> Коммерческий турнир 19.04.2025 GLADIATOR</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.04.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>19.04.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Dzharasov Almaz</t>
   </si>
   <si>
-    <t>Мырзабаев Сапар</t>
+    <t>Myrzabaev Sapar</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Kim Anatoliy</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Аймуканов Кайрат</t>
+    <t>Aymukanov Kayrat</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Сагатов Аян</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Sagatov Ayan</t>
   </si>
   <si>
-    <t>Саясатов Ернар</t>
+    <t>Sayasatov Ernar</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Токтарбеков Архат</t>
+    <t>Toktarbekov Arhat</t>
   </si>
   <si>
-    <t>Уразов Ержан</t>
+    <t>Urazov Erzhan</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Есенкул Нурсултан</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Золотой Вячеслав</t>
+    <t>Madybekov Rollan</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>Мадибеков Роллан</t>
+    <t>Sansizbayev Dauren</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Yesenkul Nursultan</t>
   </si>
   <si>
-    <t>Сансызбаев Даурен</t>
+    <t>Zolotoy Vyacheslav</t>
   </si>
   <si>
-    <t>Аман Дархан</t>
+    <t>Aman Darkhan</t>
   </si>
   <si>
-    <t>Аманжан Ақниет</t>
+    <t>Amanzhan Akniet</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Нургали Зангар</t>
+    <t>Nurgali Zangar</t>
   </si>
   <si>
-    <t>Нургужин Ербол</t>
+    <t>Nurguzhin Erbol</t>
   </si>
   <si>
-    <t>Тилеубергенұлы Алибек</t>
+    <t>Tleubergenovich Alibek</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -863,71 +863,71 @@
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1999</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
@@ -1011,89 +1011,89 @@
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1986</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1995</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>