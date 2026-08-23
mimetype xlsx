--- v0 (2026-02-07)
+++ v1 (2026-08-23)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>РОО "Сообщество бильярдистов "Әлем қырандары"</t>
   </si>
   <si>
     <t>Юбилейный турнир «Әлем қырандары» 50+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.04.2025, БК "Zodiak", Казахстан, Акмолинская область, Астана, Кажымукана,  3</t>
+    <t>12.04.2025, БК "Zodiak", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, Кажымукана,  3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Оразбаев Даулет</t>
+    <t>Orazbaev Daulet</t>
   </si>
   <si>
-    <t>Самудинов Таалайбек</t>
+    <t>Samudinov Taalaybek</t>
   </si>
   <si>
-    <t>Сатвалдинов Талгат</t>
+    <t>Satvaldinov Talgat</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Ажкенов Рымбек</t>
+    <t>Arynov Erbol</t>
   </si>
   <si>
-    <t>Арынов Ербол</t>
+    <t>Azhkenov Rymbek</t>
   </si>
   <si>
-    <t>Байгабатов Аскар</t>
+    <t>Baygabatov Askar</t>
   </si>
   <si>
-    <t>Котельников Олег</t>
+    <t>Kotelnikov Oleg</t>
   </si>
   <si>
-    <t>Алниязов Нурлан</t>
+    <t>Alniyazov Nurlan</t>
   </si>
   <si>
-    <t>Аманжолов Жоламан</t>
+    <t>Amanzholov Zholaman</t>
   </si>
   <si>
-    <t>Аугамбаев Сабыржан</t>
+    <t>Augambaev Sabyrzhan</t>
   </si>
   <si>
-    <t>Кушеров Марат</t>
+    <t>Kusherov Marat</t>
   </si>
   <si>
-    <t>Мусинов Сайлаубек</t>
+    <t>Musinov Saylaubek</t>
   </si>
   <si>
-    <t>Оспанов Канат</t>
+    <t>Ospanov Kanat</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Шокаков Берик</t>
+    <t>Shokakov Berik</t>
   </si>
   <si>
-    <t>Айтпаев Ғалым</t>
+    <t>Aytpaev Galym</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Ильясов Бауржан</t>
+    <t>Ilyasov Baurzhan</t>
   </si>
   <si>
-    <t>Калиев Еркин</t>
+    <t>Kaliev Erkin</t>
   </si>
   <si>
-    <t>Курманбаев Берик</t>
+    <t>Kurmanbaev Berik</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Сақ Қайрат</t>
+    <t>Sak Kayrat</t>
   </si>
   <si>
-    <t>Шаутыбаев Адай</t>
+    <t>Shautybaev Aday</t>
   </si>
   <si>
-    <t>Ахметов Малик</t>
+    <t>Ahmetov Malik</t>
   </si>
   <si>
-    <t>Гончаренко Олег</t>
+    <t>Goncharenko Oleg</t>
   </si>
   <si>
-    <t>Мирашев Кайрат</t>
+    <t>Mirashev Kayrat</t>
   </si>
   <si>
-    <t>Нұрділда Ораз</t>
+    <t>Nyrdilda Oraz</t>
   </si>
   <si>
-    <t>Толпаков Нурсултан</t>
+    <t>Shaymardanov Gani</t>
   </si>
   <si>
-    <t>Шаймарданов Гани</t>
+    <t>Tolpakov Nursultan</t>
   </si>
   <si>
-    <t>Юнусов Данияр</t>
+    <t>Yunusov Daniyar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -758,71 +758,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1969</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1967</v>
+        <v>1965</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1966</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">