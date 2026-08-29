--- v0 (2025-10-20)
+++ v1 (2026-08-29)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>ФБС Амурской области</t>
   </si>
   <si>
     <t>Турнир выходного дня БК Роял</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.04.2025, "Royal", Россия, Амурская область, Благовещенск, ул. Мухиной,  д. 82</t>
+    <t>12.04.2025, "Royal", Russian Federation, Amur Region, Blagoveschensk, ул. Мухиной,  д. 82</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Травкин Вадим</t>
+    <t>Travkin Vadim</t>
   </si>
   <si>
-    <t>Малько Андрей</t>
+    <t>Malko Andrey</t>
   </si>
   <si>
-    <t>Сайдазимов Сайдкасим</t>
+    <t>Saydazimov Saydkasim</t>
   </si>
   <si>
-    <t>Морев Максим</t>
+    <t>Morev Maksim</t>
   </si>
   <si>
-    <t>Грушко Евгений</t>
+    <t>Gryshko Evgenii</t>
   </si>
   <si>
-    <t>Смоляк Полина</t>
+    <t>Smolak Polina</t>
   </si>
   <si>
-    <t>Мельник Тимофей</t>
+    <t>Melnik Timofey</t>
   </si>
   <si>
-    <t>Миусов Степан</t>
+    <t>Miusov Stepan</t>
   </si>
   <si>
-    <t>Брацунов Владислав</t>
+    <t>Bracunov Vladislav</t>
   </si>
   <si>
-    <t>Котов Валерий</t>
+    <t>Kotov Valeriy</t>
   </si>
   <si>
-    <t>Нестеров Игорь</t>
+    <t>Nesterov Igor</t>
   </si>
   <si>
-    <t>Слукина Наталья</t>
+    <t>Slukina Natalya</t>
   </si>
   <si>
-    <t>Маргарян Грайр</t>
+    <t>Margarian Grair</t>
   </si>
   <si>
-    <t>Спиридонов Максим</t>
+    <t>Spiridonov Maksim</t>
   </si>
   <si>
-    <t>Тихонов Вадим</t>
+    <t>Tihonov Vadim</t>
   </si>
   <si>
-    <t>Тороян Ерджаник</t>
+    <t>Toroyan Erdzhanik</t>
   </si>
   <si>
-    <t>Азаров Виталий</t>
+    <t>Azarov Vitaliy</t>
   </si>
   <si>
-    <t>Долгов Александр</t>
+    <t>Dolgov Aleksandr</t>
   </si>
   <si>
-    <t>Дроздов Георгий</t>
+    <t>Drozdov Georgii</t>
   </si>
   <si>
-    <t>Занегин Виталий</t>
+    <t>Prihodko Egor</t>
   </si>
   <si>
-    <t>Квиткевич Виталий</t>
+    <t>Rvitkevich Vitalii</t>
   </si>
   <si>
-    <t>Приходько Егор</t>
+    <t>Saidazimov Saidobil</t>
   </si>
   <si>
-    <t>Сайдазимов Сайдобил</t>
+    <t>Trunev Andrey</t>
   </si>
   <si>
-    <t>Трунёв Андрей</t>
+    <t>Zanegin Vitaliy</t>
   </si>
   <si>
-    <t>Горбачев Максим</t>
+    <t>Gorbachev Maksim</t>
   </si>
   <si>
-    <t>Горбачев Михаил</t>
+    <t>Gorbachev Mikhail</t>
   </si>
   <si>
-    <t>Ищенко Олег</t>
+    <t>Hanaykin Sergey</t>
   </si>
   <si>
-    <t>Кудрявцев Максим</t>
+    <t>Ischenko Oleg</t>
   </si>
   <si>
-    <t>Поросенков Сергей</t>
+    <t>Kudryavcev Maksim</t>
   </si>
   <si>
-    <t>Ханайкин Сергей</t>
+    <t>Porosenkov Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Якутск</t>
+    <t>Yakutsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1095,94 +1095,94 @@
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
         <v>1979</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1990</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>