--- v4 (2026-06-13)
+++ v5 (2026-10-10)
@@ -209,66 +209,66 @@
   <si>
     <t>Локтева Марина</t>
   </si>
   <si>
     <t>Максимова Светлана</t>
   </si>
   <si>
     <t>Ставицкая Светлана</t>
   </si>
   <si>
     <t>Трубникова Юлия</t>
   </si>
   <si>
     <t>Тюрникова Алёна</t>
   </si>
   <si>
     <t>Хакимова Александра</t>
   </si>
   <si>
     <t>Щедрина Екатерина</t>
   </si>
   <si>
     <t>Башкатова Полина</t>
   </si>
   <si>
+    <t>Березина Алла</t>
+  </si>
+  <si>
     <t>Божгарева Полина</t>
   </si>
   <si>
     <t>Гаврилина Дарья</t>
   </si>
   <si>
     <t>Евдокимова Наталья</t>
   </si>
   <si>
     <t>Карпич Анастасия</t>
   </si>
   <si>
     <t>Клочкова Анастасия</t>
-  </si>
-[...1 lines deleted...]
-    <t>Колеватых Алла</t>
   </si>
   <si>
     <t>Малич Алисия</t>
   </si>
   <si>
     <t>Мальцева Олеся</t>
   </si>
   <si>
     <t>Мудрик Виктория</t>
   </si>
   <si>
     <t>Парилова Александра</t>
   </si>
   <si>
     <t>Солтан Станислава</t>
   </si>
   <si>
     <t>Терещенко Дарья</t>
   </si>
   <si>
     <t>Тихомирова Вероника</t>
   </si>
   <si>
     <t>Фёдорова Елена</t>
   </si>
@@ -1172,51 +1172,51 @@
       </c>
       <c r="C23" s="8">
         <v>2008</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>2009</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>2011</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F25" s="1"/>
@@ -1829,154 +1829,154 @@
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
         <v>2011</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
-        <v>2007</v>
+        <v>1985</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
         <v>2007</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
-        <v>1973</v>
+        <v>2007</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
-        <v>2001</v>
+        <v>1973</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
-        <v>1985</v>
+        <v>2010</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
         <v>2001</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F63" s="1"/>