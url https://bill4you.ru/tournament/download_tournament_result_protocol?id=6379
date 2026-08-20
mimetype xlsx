--- v0 (2025-10-25)
+++ v1 (2026-08-20)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>БК "КИНО", г. Ижевск</t>
   </si>
   <si>
     <t>Коммерческий турнир БК "КИНО" | г. Ижевск | Московская пирамида</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.04.2025, БК "КИНО", г. Ижевск, Россия, Удмуртская Республика, Ижевск, ул. Пушкинская,  д. 268</t>
+    <t>19.04.2025, БК "КИНО", г. Ижевск, Russian Federation, Udmurtian Republic, Izhevsk, ул. Пушкинская,  д. 268Ж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 37</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузнецов Александр</t>
+    <t>Kuznetsov Aleksandr</t>
   </si>
   <si>
-    <t>Бобрик Александр</t>
+    <t>Bobrik Aleksandr</t>
   </si>
   <si>
-    <t>Вотинцев Никита</t>
+    <t>Russkih Aleksandr</t>
   </si>
   <si>
-    <t>Русских Александр</t>
+    <t>Votincev Nikita</t>
   </si>
   <si>
-    <t>Александров Дмитрий</t>
+    <t>Aleksandrov Dmitriy</t>
   </si>
   <si>
-    <t>Буклей Григорий</t>
+    <t>Bukley Grigoriy</t>
   </si>
   <si>
-    <t>Зиатдинов Мурат</t>
+    <t>Rustamov Amir</t>
   </si>
   <si>
-    <t>Рустамов Амир</t>
+    <t>Ziatdinov Murat</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Зорин Владимир</t>
+    <t>Furman Nikolay</t>
   </si>
   <si>
-    <t>Писмеров Михаил</t>
+    <t>Pismerov Mihail</t>
   </si>
   <si>
-    <t>Пушкарев Алексей</t>
+    <t>Pushkarev Aleksey</t>
   </si>
   <si>
-    <t>Самонин Михаил</t>
+    <t>Samonin Mihail</t>
   </si>
   <si>
-    <t>Силантьев Сергей</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Фурман Николай</t>
+    <t>Silant'ev Sergei</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Zorin Vladimir</t>
   </si>
   <si>
-    <t>Бельцев Петр</t>
+    <t>Belcev Petr</t>
   </si>
   <si>
-    <t>Городилов Василий</t>
+    <t>Gorodilov Vasiliy</t>
   </si>
   <si>
-    <t>Калистратов Дмитрий</t>
+    <t>Kalistratov Dmitriy</t>
   </si>
   <si>
-    <t>Косачёв Дмитрий</t>
+    <t>Kosachyov Dmitriy</t>
   </si>
   <si>
-    <t>Перешеин Михаил</t>
+    <t>Pereshein Mihail</t>
   </si>
   <si>
-    <t>Рожков Илья</t>
+    <t>Rozhkov Ilya</t>
   </si>
   <si>
-    <t>Сосновский Константин</t>
+    <t>Sosnovskiy Konstantin</t>
   </si>
   <si>
-    <t>Цой Олег</t>
+    <t>Tsoy Oleg</t>
   </si>
   <si>
-    <t>Ахмедшин Наиль</t>
+    <t>Ahmedshin Nail</t>
   </si>
   <si>
-    <t>Безносов Николай</t>
+    <t>Beznosov Nikolay</t>
   </si>
   <si>
-    <t>Выгодчиков Игорь</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Гладков Александр</t>
+    <t>Fefilov Aleksandr</t>
   </si>
   <si>
-    <t>Полеха Андрей</t>
+    <t>Gladkov Aleksandr</t>
   </si>
   <si>
-    <t>Русских Гульнара</t>
+    <t>Poleha Andrey</t>
   </si>
   <si>
-    <t>Фефилов Александр</t>
+    <t>Russkih Gulnara</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Vygodchikov Igor</t>
   </si>
   <si>
-    <t>Абдуллаев Джалал</t>
+    <t>Abdullaev Dzhalal</t>
   </si>
   <si>
-    <t>Ильиных Илья</t>
+    <t>Ilinyh Ilya</t>
   </si>
   <si>
-    <t>Леонтьев Роман</t>
+    <t>Leontev Roman</t>
   </si>
   <si>
-    <t>Мухгалина Елена</t>
+    <t>Muhgalina Elena</t>
   </si>
   <si>
-    <t>Устян Сергей</t>
+    <t>Ustyan Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Воткинск</t>
+    <t>Votkinsk</t>
   </si>
   <si>
-    <t>Сарапул</t>
+    <t>Sarapul</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -745,77 +745,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1990</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1987</v>
+        <v>1976</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1996</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -825,111 +825,111 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1988</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1973</v>
+        <v>1989</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1989</v>
+        <v>1973</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1989</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1969</v>
+        <v>1987</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1976</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -965,91 +965,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1979</v>
+        <v>1998</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1987</v>
+        <v>1979</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1998</v>
+        <v>1969</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1988</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1225,157 +1225,157 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1962</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1983</v>
+        <v>1973</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1991</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>