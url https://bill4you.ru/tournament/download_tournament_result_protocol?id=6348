--- v0 (2025-10-03)
+++ v1 (2026-08-24)
@@ -20,222 +20,222 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>БК "ДОСТАР"</t>
   </si>
   <si>
     <t>06.04.2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.04.2025, БК "ДОСТАР", Казахстан, Карагандинская область, Караганда, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
+    <t>06.04.2025, БК "ДОСТАР", Kazakhstan, Qaraǵandy oblysy, Karagandy, Республики Казахстан,  город Караганды,  проспект Шахтеров 2/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Каирбеков Казбек</t>
+    <t>Kairbekov Kazbek</t>
   </si>
   <si>
-    <t>Акмагамбетов Бек</t>
+    <t>Akmagambetov Bek</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>Кусаинов Кайрат</t>
+    <t>Kusainov Kayrat</t>
   </si>
   <si>
-    <t>Садвакасов Айтуар</t>
+    <t>Sadvakasov Aytuar</t>
   </si>
   <si>
-    <t>Симеониди Пантелей</t>
+    <t>Simeonidi Panteley</t>
   </si>
   <si>
-    <t>Смагулов Чингиз</t>
+    <t>Smagulov Chingiz</t>
   </si>
   <si>
-    <t>Уразбеков Марат</t>
+    <t>Urazbekov Marat</t>
   </si>
   <si>
-    <t>Курман Серик</t>
+    <t>Kurman Ser ik</t>
   </si>
   <si>
-    <t>Омаров Тимур</t>
+    <t>Omarov Timur</t>
   </si>
   <si>
-    <t>Серебряков Дмитрий</t>
+    <t>Serebryakov Dmitriy</t>
   </si>
   <si>
-    <t>Спирин Владислав</t>
+    <t>Spirin Vladislav</t>
   </si>
   <si>
-    <t>Кенжегарин Рашид</t>
+    <t>Kenzhegarin Rashid</t>
   </si>
   <si>
-    <t>Магиланов Камбар</t>
+    <t>Magilanov Kambar</t>
   </si>
   <si>
-    <t>Садыков Нурлан</t>
+    <t>Sadykov Nurlan</t>
   </si>
   <si>
-    <t>Унайбаев Марат</t>
+    <t>Unaybaev Marat</t>
   </si>
   <si>
-    <t>Амзеханов Дархан</t>
+    <t>Amzehanov Darhan</t>
   </si>
   <si>
-    <t>Асаинов Алибек</t>
+    <t>Asainov Alibek</t>
   </si>
   <si>
-    <t>Бахытбекуулу Чынтемир</t>
+    <t>Bahytbekuulu Chyntemir</t>
   </si>
   <si>
-    <t>Жарылгапов Мурат</t>
+    <t>Kumarov Timur</t>
   </si>
   <si>
-    <t>Кумаров Тимур</t>
+    <t>Lim Sergey</t>
   </si>
   <si>
-    <t>Лим Сергей</t>
+    <t>Ospanov Kuandyk</t>
   </si>
   <si>
-    <t>Оспанов Куандык</t>
+    <t>Uzbekov Nurbol</t>
   </si>
   <si>
-    <t>Узбеков Нурбол</t>
+    <t>Zharylgapov Murat</t>
   </si>
   <si>
-    <t>Абдикаримов Азылхан</t>
+    <t>Abdikarimov Azylhan</t>
   </si>
   <si>
-    <t>Абдрахманов Дамир</t>
+    <t>Abdrahmanov Damir</t>
   </si>
   <si>
-    <t>Амандыков Ануар</t>
+    <t>Ahmetov Rustem</t>
   </si>
   <si>
-    <t>Ахметов Рустем</t>
+    <t>Amandykov Anuar</t>
   </si>
   <si>
-    <t>Батталов Аслан</t>
+    <t>Battalov Aslan</t>
   </si>
   <si>
-    <t>Сатжанов Павел</t>
+    <t>Satzhanov Pavel</t>
   </si>
   <si>
-    <t>Симеониди Василий</t>
+    <t>Scherbakov Arkadiy</t>
   </si>
   <si>
-    <t>Щербаков Аркадий</t>
+    <t>Simeonidi Vasiliy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Temirbekuly Baurzhan</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Темиртау</t>
+    <t>Temirtau</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
   <si>
-    <t>Шахтинск</t>
+    <t>Town of Shakhtinsk</t>
   </si>
   <si>
-    <t>Сарань</t>
+    <t>Saran qalasy</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1074,135 +1074,135 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1992</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1960</v>
+        <v>1995</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1995</v>
+        <v>1980</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1982</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1982</v>
+        <v>1960</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1980</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1212,71 +1212,71 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1982</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1983</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
@@ -1291,76 +1291,76 @@
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1985</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>2003</v>
+      </c>
       <c r="D39" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>