--- v0 (2025-10-07)
+++ v1 (2026-08-24)
@@ -12,212 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК  "Gladiator"</t>
   </si>
   <si>
     <t>III рейтинговый турнир 05.04.2025 GLADIATОR</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.04.2025, БК  "Gladiator", Казахстан, Акмолинская область, Астана, улица А91 дом 12 ЖК БАСКАРУ 1</t>
+    <t>05.04.2025, БК  "Gladiator", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, улица А91 дом 12 ЖК БАСКАРУ 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Толеугазинов Жандос</t>
+    <t>Toleugazinov Zhandos</t>
   </si>
   <si>
-    <t>Баймухамбет Нурсултан</t>
+    <t>Baimukhambet Nursultan</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Бекжанов Ермек</t>
+    <t>Bekzhanov Ermek</t>
   </si>
   <si>
-    <t>Нургужин Ербол</t>
+    <t>Nurguzhin Erbol</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Бекболатулы Азамат</t>
+    <t>Bekbolatuly Azamat</t>
   </si>
   <si>
-    <t>Голосный Сергей</t>
+    <t>Golosny Sergey</t>
   </si>
   <si>
-    <t>Ибрагимов Алишер</t>
+    <t>Ibragimov Alisher</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Айдаров Куаныш</t>
+    <t>Abikhanov Ablaikhan</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Aidarov Kuanysh</t>
   </si>
   <si>
-    <t>Ахметов Амантай</t>
+    <t>Akhmetov Amantai</t>
   </si>
   <si>
-    <t>Әбіханов Аблайхан</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Жусупбеков Бауыржан</t>
+    <t>Kenzhebekov Aytzhan</t>
   </si>
   <si>
-    <t>Кенжебеков Айтжан</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Zhusupbekov Bauyrzhan</t>
   </si>
   <si>
-    <t>Абдрахметов Аскар</t>
+    <t>Abdrakhmetov Askar</t>
   </si>
   <si>
-    <t>Баймухаметов Асет</t>
+    <t>Baimukhametov Asset</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Журсинбаев Шахимардан</t>
+    <t>Karibozov Darhan</t>
   </si>
   <si>
-    <t>Карибозов Дархан</t>
+    <t>Myrzakulov Almas</t>
   </si>
   <si>
-    <t>Мырзакулов Алмас</t>
+    <t>Sadikhanov Galymzhan</t>
   </si>
   <si>
-    <t>Садыханов Галымжан</t>
+    <t>Tleubergenovich Alibek</t>
   </si>
   <si>
-    <t>Тилеубергенұлы Алибек</t>
+    <t>Zhursinbayev Shakhimardan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бурлак Михаил</t>
+    <t>Burlak Mikhail</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
+  </si>
+  <si>
+    <t>Konaev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -722,51 +725,51 @@
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1994</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1990</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
@@ -903,90 +906,90 @@
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1992</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1992</v>
+        <v>1967</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>52</v>
       </c>