--- v0 (2025-10-07)
+++ v1 (2026-06-15)
@@ -53,51 +53,51 @@
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Коваленко Станислав</t>
   </si>
   <si>
     <t>Рафиков Роман</t>
   </si>
   <si>
-    <t>Меликян Камо</t>
+    <t>МЕЛИКЯН КАМО</t>
   </si>
   <si>
     <t>Николаенко Дмитрий</t>
   </si>
   <si>
     <t>Башкатов Евгений</t>
   </si>
   <si>
     <t>Казаков Денис</t>
   </si>
   <si>
     <t>Швыдков Владимир</t>
   </si>
   <si>
     <t>Югай Вячеслав</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Прощенко Сергей</t>
   </si>
   <si>
     <t>Литаврин Геннадий</t>
   </si>