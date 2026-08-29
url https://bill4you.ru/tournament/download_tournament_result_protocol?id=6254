--- v0 (2025-10-19)
+++ v1 (2026-08-29)
@@ -12,182 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>БК "START"</t>
+    <t>DOSTAR Billiard Club</t>
   </si>
   <si>
     <t>БК START Динамичная пирамида 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.03.2025, БК "START", Казахстан, Северо-Казахстанская область, Петропавловск, ул. Шажимбаева,  85</t>
+    <t>20.03.2025, DOSTAR Billiard Club, Kazakhstan, Soltústik Qazaqstan oblysy, Petropavl, ул. Ульянова,  49</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ислам Айтжан</t>
+    <t>Islam Aytzhan</t>
   </si>
   <si>
-    <t>Тоноян Фрунзе</t>
+    <t>Tonoyan Frunze</t>
   </si>
   <si>
-    <t>Бектимиров Ибрагим</t>
+    <t>Bektimirov Ibragim</t>
   </si>
   <si>
-    <t>Смагулов Рустам</t>
+    <t>Smagulov Rustam</t>
   </si>
   <si>
-    <t>Байгазин Мурат</t>
+    <t>Baygazin Murat</t>
   </si>
   <si>
-    <t>Курмангожин Гали</t>
+    <t>Khvan Nikolay</t>
   </si>
   <si>
-    <t>Михайлов Владимир</t>
+    <t>Kurmangozhin Gali</t>
   </si>
   <si>
-    <t>Хван Николай</t>
+    <t>Mihaylov Vladimir</t>
   </si>
   <si>
-    <t>Иванов Игорь</t>
+    <t>Ivanov Igor</t>
   </si>
   <si>
-    <t>Мухаряпов Шамиль</t>
+    <t>Muharyapov Shamil</t>
   </si>
   <si>
-    <t>Сериков Султан</t>
+    <t>Serikov Sultan</t>
   </si>
   <si>
-    <t>Шостак Игорь</t>
+    <t>Shostak Igor</t>
   </si>
   <si>
-    <t>Алшанов Нурдаулет</t>
+    <t>Alshanov Nurdaulet</t>
   </si>
   <si>
-    <t>Базилов Алканбек</t>
+    <t>Bazilov Alkanbek</t>
   </si>
   <si>
-    <t>Ныгманов Сырым</t>
+    <t>Nygmanov Syrym</t>
   </si>
   <si>
-    <t>Шынтемир Арман</t>
+    <t>Shyntemir Arman</t>
   </si>
   <si>
-    <t>Абдриисов Дидар</t>
+    <t>Auhadiev Dastan</t>
   </si>
   <si>
-    <t>Аухадиев Дастан</t>
+    <t>Bahram Eraly</t>
   </si>
   <si>
-    <t>Бахрам Ералы</t>
+    <t>Edriisov Didar</t>
   </si>
   <si>
-    <t>Есендиков Шынгыс</t>
+    <t>Esendikov Shyngys</t>
   </si>
   <si>
-    <t>Кожахметов Тимур</t>
+    <t>Kozhahmetov Timur</t>
   </si>
   <si>
-    <t>Погосян Арташес</t>
+    <t>Pogosyan Artashes</t>
   </si>
   <si>
-    <t>Третьяк Олег</t>
+    <t>Tretyak Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Omsk</t>
+  </si>
+  <si>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -674,51 +677,51 @@
       </c>
       <c r="D8" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1994</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1972</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
@@ -747,89 +750,89 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1975</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1969</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1969</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
@@ -848,51 +851,51 @@
       <c r="C17" s="8">
         <v>1968</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1992</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
@@ -979,71 +982,71 @@
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>2001</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="1"/>
@@ -1112,51 +1115,51 @@
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="10"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7" t="s">
         <v>38</v>
       </c>