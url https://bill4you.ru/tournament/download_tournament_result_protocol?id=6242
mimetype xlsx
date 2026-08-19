--- v0 (2025-10-07)
+++ v1 (2026-08-19)
@@ -20,228 +20,228 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.03.2025, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>29.03.2025, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 39</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Абильдаев Ерлан</t>
+    <t>Abildaev Erlan</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Kirillov Dmitriy</t>
   </si>
   <si>
-    <t>Кириллов Дмитрий</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Балгимбаев Тлеухан</t>
+    <t>Balgimbaev Tleuhan</t>
   </si>
   <si>
-    <t>Батыргалиев Алтай</t>
+    <t>Batyrgaliev Altay</t>
   </si>
   <si>
-    <t>Жаубатыров Адиль</t>
+    <t>Chernega Yuriy</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Shahin Erbolat</t>
   </si>
   <si>
-    <t>Чернега Юрий</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Шахин Ерболат</t>
+    <t>Zhaubatyrov Adil</t>
   </si>
   <si>
-    <t>Аубакиров Азамат</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Aubakirov Azamat</t>
   </si>
   <si>
-    <t>Дауренбеков Мырзабек</t>
+    <t>Daurenbekov Myrzabek</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Аманбаев Богежан</t>
+    <t>Amanbaev Bogezhan</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Гарипов Аслан</t>
+    <t>Garipov Aslan</t>
   </si>
   <si>
-    <t>Кенчимбаев Самат</t>
+    <t>Kenchimbaev Samat</t>
   </si>
   <si>
-    <t>Тазабеков Досбол</t>
+    <t>Tazabekov Dosbol</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Жакипбеков Серик</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Жанатаев Ермек</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Uraimov Utkir</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Zhakipbekov Serik</t>
   </si>
   <si>
-    <t>Ураимов Уткир</t>
+    <t>Zhanataev Ermek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -798,90 +798,90 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1984</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1992</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="1"/>
@@ -909,51 +909,53 @@
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1993</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1992</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>61</v>
@@ -965,111 +967,109 @@
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1994</v>
+      </c>
       <c r="D25" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
@@ -1301,165 +1301,165 @@
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C40" s="8"/>
+      <c r="C40" s="8">
+        <v>1990</v>
+      </c>
       <c r="D40" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C41" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C42" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C43" s="8"/>
+      <c r="C43" s="8">
+        <v>1983</v>
+      </c>
       <c r="D43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C46" s="8"/>
+      <c r="C46" s="8">
+        <v>1969</v>
+      </c>
       <c r="D46" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>