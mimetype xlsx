--- v0 (2025-10-05)
+++ v1 (2026-08-23)
@@ -20,225 +20,225 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Первенство РБ, Свободная пирамида, юниоры .</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.04.2025, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>12.04.2025, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Ковшик Иван</t>
+    <t>Kovsik Ivan</t>
   </si>
   <si>
-    <t>Палько Вениамин</t>
+    <t>Palko Veniamin</t>
   </si>
   <si>
-    <t>Сазанович Егор</t>
+    <t>Sazanovic Egor</t>
   </si>
   <si>
-    <t>Брановский Ян</t>
+    <t>branovski yan</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Микулич Дмитрий</t>
+    <t>Mikulich Dzmitry</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Булавин Тимофей</t>
+    <t>Bulavin Timofey</t>
   </si>
   <si>
-    <t>Дробышев Владимир</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Drobyshev Vladimir</t>
   </si>
   <si>
-    <t>Ковшик Роман</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kovsik Roman</t>
   </si>
   <si>
-    <t>Мизовец Артем</t>
+    <t>Kruk Andrey</t>
   </si>
   <si>
-    <t>Мищенко Никита</t>
+    <t>Mischenko Nikita</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Mizovec Artem</t>
   </si>
   <si>
-    <t>Капусто Алексей</t>
+    <t>Kapusto Alexei</t>
   </si>
   <si>
-    <t>Курлянчик Иван</t>
+    <t>Kurlancik Ivan</t>
   </si>
   <si>
-    <t>Левинсон Арсений</t>
+    <t>Levinson Arseniy</t>
   </si>
   <si>
-    <t>Лукьянович Егор</t>
+    <t>Lukyanovich Egor</t>
   </si>
   <si>
-    <t>Осипов Даниил</t>
+    <t>Osipov Daniil</t>
   </si>
   <si>
-    <t>Петухов Александр</t>
+    <t>Petuchov Alexander</t>
   </si>
   <si>
-    <t>Прусов Глеб</t>
+    <t>Prusov Gleb</t>
   </si>
   <si>
-    <t>Смирнов Александр</t>
+    <t>Smirnov Alexander</t>
   </si>
   <si>
-    <t>Гулевич Матвей</t>
+    <t>Gulevich Matvey</t>
   </si>
   <si>
-    <t>Капралов Тимофей</t>
+    <t>Kapralov Timofey</t>
   </si>
   <si>
-    <t>Кислицкий Даниил</t>
+    <t>Kislickiy Daniil</t>
   </si>
   <si>
-    <t>Козлов Максим</t>
+    <t>Kozlov Maksim</t>
   </si>
   <si>
-    <t>Круглов Александр</t>
+    <t>Kruglov Aleksandr</t>
   </si>
   <si>
-    <t>Лисичкин Кирилл</t>
+    <t>Lisichkin Kirill</t>
   </si>
   <si>
-    <t>Некрашевич Денис</t>
+    <t>Nekrashevich Denis</t>
   </si>
   <si>
-    <t>Рыжов Александр</t>
+    <t>Ryzhov Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Гродненская область</t>
+    <t>Grodzienskaja Region</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Брестская область</t>
+    <t>Bresckaja voblasć</t>
   </si>
   <si>
-    <t>Гомельская область</t>
+    <t>Homieĺskaja voblasć</t>
   </si>
   <si>
-    <t>Могилёвская область</t>
+    <t>Magiliowskaja voblasc</t>
   </si>
   <si>
-    <t>Витебская область</t>
+    <t>Viciebskaja voblasc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -879,177 +879,177 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2009</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2007</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>