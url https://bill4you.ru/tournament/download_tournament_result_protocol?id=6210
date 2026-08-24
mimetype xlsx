--- v0 (2025-10-07)
+++ v1 (2026-08-24)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК Альпари</t>
   </si>
   <si>
     <t xml:space="preserve">Тренировочный турнир по свободной пирамиде с продолжением [Lobov Billiard] </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.03.2025, БК Альпари, Россия, Московская область, Мытищи, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
+    <t>25.03.2025, БК Альпари, Russian Federation, Moscow Region, Mytischi, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваль Дарья</t>
+    <t>Koval Darya</t>
   </si>
   <si>
-    <t>Соболев Данил</t>
+    <t>Sobolev Danil</t>
   </si>
   <si>
-    <t>Абрамейцев Алексей</t>
+    <t>Abrameitsev Alexei</t>
   </si>
   <si>
-    <t>Петровский Витольд</t>
+    <t>Petrovskiy Vitold</t>
   </si>
   <si>
-    <t>Климкин Дмитрий</t>
+    <t>Klimkin Dmitrij</t>
   </si>
   <si>
-    <t>Лукьянченко Виктор</t>
+    <t>Lukyanchenko Victor</t>
   </si>
   <si>
-    <t>Мамичев Александр</t>
+    <t>Mamichev Aleksandr</t>
   </si>
   <si>
-    <t>Тан-У-Дин Денис</t>
+    <t>Tan-U-Din Denis</t>
   </si>
   <si>
-    <t>Аскаров Тариэл</t>
+    <t>Askarov Tariel</t>
   </si>
   <si>
-    <t>Гультяев Андрей</t>
+    <t>Gul'taev Andrej</t>
   </si>
   <si>
-    <t>Носко Константин</t>
+    <t>Nosko Konstantin</t>
   </si>
   <si>
-    <t>Поршин Дмитрий</t>
+    <t>Porshin Dmitriy</t>
   </si>
   <si>
-    <t>Блохин Андрей</t>
+    <t>Blohin Andrey</t>
   </si>
   <si>
-    <t>Джамалханов Джамалхан</t>
+    <t>Djamalhanov Djamalhan</t>
   </si>
   <si>
-    <t>Коробов Василий</t>
+    <t>Korobov Vasiliy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Костанай</t>
+    <t>Kostanay</t>
   </si>
   <si>
-    <t>Мытищи</t>
+    <t>Mytischi</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Калуга</t>
+    <t>Kaluga</t>
   </si>
   <si>
-    <t>Мозырь</t>
+    <t>Mazyr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -828,55 +828,59 @@
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1990</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9" t="s">
+        <v>36</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">