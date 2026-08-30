--- v0 (2026-02-14)
+++ v1 (2026-08-30)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>БК "Классик"</t>
   </si>
   <si>
     <t>Любительский турнир</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.03.2025, БК "Классик", Кыргызстан, город республиканского подчинения Ош, Ош, город Ош Кыргызстан ул.Ленина 322/1</t>
+    <t>28.03.2025, БК "Классик", Kyrgyzstan, City of Regional Subordination of Osh, Osh, город Ош Кыргызстан ул.Ленина 322/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Арзыбаев Максатали</t>
+    <t>Arzybaev Maksatali</t>
   </si>
   <si>
-    <t>Токтосунов Азирет</t>
+    <t>Toktosunov Aziret</t>
   </si>
   <si>
-    <t>Акматов Бакытбек</t>
+    <t>Akmatov Bakytbek</t>
   </si>
   <si>
-    <t>Бекташ уулу Залкар</t>
+    <t>Bektash Uulu Zalkar</t>
   </si>
   <si>
-    <t>Азам уулу Жумадил</t>
+    <t>Alibek Uulu Adylbek</t>
   </si>
   <si>
-    <t>Алибек Уулу Адылбек</t>
+    <t>Azam Uulu Jumadil</t>
   </si>
   <si>
-    <t>Мамасабыр уулу Куштарбек</t>
+    <t>Mamasabyr Uulu Kushtarbek</t>
   </si>
   <si>
-    <t>Мухамбетов Жумадыл</t>
+    <t>Muhambetov Zhumadyl</t>
   </si>
   <si>
-    <t>Аттокуров Жаныбек</t>
+    <t>Attokurov Zhanybek</t>
   </si>
   <si>
-    <t>Дыйканов Алихан</t>
+    <t>Dyikanov Alihan</t>
   </si>
   <si>
-    <t>Мелисбек уулу Бактыбек</t>
+    <t>Melisbek Uulu Baktibek</t>
   </si>
   <si>
-    <t>Саибжанов Муслим</t>
+    <t>Saibjanov Muslim</t>
   </si>
   <si>
-    <t>Джапаров Кубаныч</t>
+    <t>Djaparov Kubanych</t>
   </si>
   <si>
-    <t>Жаанбай уулу Камчыбек</t>
+    <t>Jaanbai Uulu Kamchybek</t>
   </si>
   <si>
-    <t>Жаныбеков Кубаныч</t>
+    <t>Janibekov Kybanicv</t>
   </si>
   <si>
-    <t>Утуров Бакыт</t>
+    <t>Uturov Bakyt</t>
   </si>
   <si>
-    <t>Абдирашитов Абдылдабек</t>
+    <t>Abdirashitov Abdyldabek</t>
   </si>
   <si>
-    <t>Акматбеков Алмаз</t>
+    <t>Akmatbekov Almaz</t>
   </si>
   <si>
-    <t>Амиракулов Нургазы</t>
+    <t>Amirakulov Nurgazy</t>
   </si>
   <si>
-    <t>Кудайбердиев Жусуп</t>
+    <t>Kudaiberdiev Jusup</t>
   </si>
   <si>
-    <t>Омаров Мирлан</t>
+    <t>Omarov Mirlan</t>
   </si>
   <si>
-    <t>Раимбеков Жумабай</t>
+    <t>Raimbekov Zhumabay</t>
   </si>
   <si>
-    <t>Алибеков Мухаммед</t>
+    <t>Alibekov Muhammed</t>
   </si>
   <si>
-    <t>Бактыбеков Марсел</t>
+    <t>Baktybekov Marsel</t>
   </si>
   <si>
-    <t>Доолотов Рахман</t>
+    <t>Doolotov Rahman</t>
   </si>
   <si>
-    <t>Анваржанов Атабек</t>
+    <t>Anvarzhanov Atabek</t>
   </si>
   <si>
-    <t>Темиров Акжол</t>
+    <t>Temirov Akjol</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -746,71 +746,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1998</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1993</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="9" t="s">