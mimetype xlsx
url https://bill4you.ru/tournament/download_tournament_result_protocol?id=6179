--- v0 (2025-10-05)
+++ v1 (2026-08-19)
@@ -20,309 +20,309 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.03.2025, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>23.03.2025, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Казыбеков Жанибек</t>
+    <t>Kazybekov Zhanibek</t>
   </si>
   <si>
-    <t>Темирбекулы Бауыржан</t>
+    <t>Temirbekuly Bauyrzhan</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Дауренбеков Мырзабек</t>
+    <t>Daurenbekov Myrzabek</t>
   </si>
   <si>
-    <t>Кириллов Дмитрий</t>
+    <t>Kirillov Dmitriy</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Джантасов Куаныш</t>
+    <t>Chernega Yuriy</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Dzhantasov Kuanysh</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Fazilov Ruslan</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>fgfjm mgkj</t>
   </si>
   <si>
-    <t>Молдабеков Арлан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Токтасынов Талимжан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Фазилов Руслан</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Чернега Юрий</t>
+    <t>Moldabekov Arlan</t>
   </si>
   <si>
-    <t>Абильдаев Ерлан</t>
+    <t>Abildaev Erlan</t>
   </si>
   <si>
-    <t>Жаубатыров Адиль</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Ураимов Уткир</t>
+    <t>Uraimov Utkir</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Zhaubatyrov Adil</t>
   </si>
   <si>
-    <t>Абдихамитов Ерсин</t>
+    <t>Abdihamitov Ersin</t>
   </si>
   <si>
-    <t>Алдабергенов Сержан</t>
+    <t>Aldabergenov Serzhan</t>
   </si>
   <si>
-    <t>Жумагулов Ербол</t>
+    <t>Moldabekov Beybut</t>
   </si>
   <si>
-    <t>Молдабеков Бейбут</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nurgaliev Maksat</t>
   </si>
   <si>
-    <t>Нургалиев Максат</t>
+    <t>Ospanov Kanat</t>
   </si>
   <si>
-    <t>Оспанов Канат</t>
+    <t>Otynshin Erkebulan</t>
   </si>
   <si>
-    <t>Отыншин Еркебулан</t>
+    <t>Zhumagulov Erbol</t>
   </si>
   <si>
-    <t>Абеуов Серикбол</t>
+    <t>Abeuov Serikbol</t>
   </si>
   <si>
-    <t>Абиханов Аблай</t>
+    <t>Abihanov Ablay</t>
   </si>
   <si>
-    <t>Ажкенов Рымбек</t>
+    <t>Amanbaev Bogezhan</t>
   </si>
   <si>
-    <t>Аманбаев Богежан</t>
+    <t>Azhkenov Rymbek</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Бектыбаев Шокан</t>
+    <t>Bektybaev Shokan</t>
   </si>
   <si>
-    <t>Бердыгожин Ерлан</t>
+    <t>Berdygozhin Erlan</t>
   </si>
   <si>
-    <t>Жамалов Куаныш</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Жаркешов Серикбай</t>
+    <t>Makymbaev Murat</t>
   </si>
   <si>
-    <t>Зейнебаев Тимур</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Sansizbayev Dauren</t>
   </si>
   <si>
-    <t>Макымбаев Мурат</t>
+    <t>Sarsenbayev Daniyar</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Talgatuly Azat</t>
   </si>
   <si>
-    <t>Сансызбаев Даурен</t>
+    <t>Timur Timur</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Zhamalov Kuanysh</t>
   </si>
   <si>
-    <t>Талгатулы Азат</t>
+    <t>Zharkeshov Serikbay</t>
   </si>
   <si>
-    <t>Аманжолов Руслан</t>
+    <t>Amanzholov Ruslan</t>
   </si>
   <si>
-    <t>Баймухаметов Асет</t>
+    <t>Baimukhametov Asset</t>
   </si>
   <si>
-    <t>Бидаулетов Максат</t>
+    <t>Bidauletov Maksat</t>
   </si>
   <si>
-    <t>Есендиков Шынгыс</t>
+    <t>Esendikov Shyngys</t>
   </si>
   <si>
-    <t>Кайратулы Мурат</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Kayratuly Murat</t>
   </si>
   <si>
-    <t>Кенчимбаев Самат</t>
+    <t>Kenchimbaev Samat</t>
   </si>
   <si>
-    <t>Макенов Амиржан</t>
+    <t>Makenov Amirzhan</t>
   </si>
   <si>
-    <t>Мукатов Мухтар</t>
+    <t>Mukatov Muhtar</t>
   </si>
   <si>
-    <t>Сарин Азамат</t>
+    <t>Sarin Azamat</t>
   </si>
   <si>
-    <t>Серебряков Дмитрий</t>
+    <t>Serebryakov Dmitriy</t>
   </si>
   <si>
-    <t>Солдатов Дмитрий</t>
+    <t>Shltuov Azamat</t>
   </si>
   <si>
-    <t>Токтамысов Султан</t>
+    <t>Shuak Nurlan</t>
   </si>
   <si>
-    <t>Тюлюбаев Алмас</t>
+    <t>Soldatov Dmitriy</t>
   </si>
   <si>
-    <t>Шлтуов Азамат</t>
+    <t>Toktamysov Sultan</t>
   </si>
   <si>
-    <t>Шуак Нурлан</t>
+    <t>Tyulyubaev Almas</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -936,51 +936,53 @@
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1993</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F17" s="1"/>
@@ -990,128 +992,126 @@
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1998</v>
+      </c>
       <c r="D19" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1984</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1142,51 +1142,53 @@
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1969</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
         <v>1986</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>88</v>
@@ -1216,53 +1218,51 @@
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C31" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1997</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>88</v>
@@ -1276,148 +1276,148 @@
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1985</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="8"/>
+      <c r="C35" s="8">
+        <v>1983</v>
+      </c>
       <c r="D35" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1970</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>1970</v>
+        <v>1996</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1996</v>
+        <v>1971</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>88</v>
       </c>
@@ -1429,71 +1429,71 @@
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1967</v>
+        <v>1956</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>1956</v>
+        <v>1967</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>88</v>
       </c>
@@ -1522,185 +1522,185 @@
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C47" s="8"/>
+      <c r="C47" s="8">
+        <v>1990</v>
+      </c>
       <c r="D47" s="8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C48" s="8"/>
+      <c r="C48" s="8">
+        <v>1962</v>
+      </c>
       <c r="D48" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C49" s="8"/>
+      <c r="C49" s="8">
+        <v>1995</v>
+      </c>
       <c r="D49" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
-        <v>1962</v>
+        <v>1995</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F55" s="1"/>
@@ -1768,71 +1768,71 @@
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="C60" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C61" s="8"/>
+      <c r="C61" s="8">
+        <v>1995</v>
+      </c>
       <c r="D61" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F62" s="1"/>