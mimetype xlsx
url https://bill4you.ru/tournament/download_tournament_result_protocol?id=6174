--- v2 (2026-03-28)
+++ v3 (2026-06-16)
@@ -128,72 +128,72 @@
   <si>
     <t>Зайцев Даниил</t>
   </si>
   <si>
     <t>Синьков Андрей</t>
   </si>
   <si>
     <t>Пикулев Дмитрий</t>
   </si>
   <si>
     <t>Голоденко Эдуард</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Караваев Владимир</t>
   </si>
   <si>
     <t>Минаев Александр</t>
   </si>
   <si>
     <t>Сафкулиев Руслан</t>
   </si>
   <si>
+    <t>Карасов Андрей</t>
+  </si>
+  <si>
+    <t>Янченков Матвей</t>
+  </si>
+  <si>
+    <t>Борцов Роман</t>
+  </si>
+  <si>
+    <t>Алыев Глеб</t>
+  </si>
+  <si>
     <t>Леденцов Даниил</t>
   </si>
   <si>
     <t>Брагин Владимир</t>
   </si>
   <si>
     <t>Дудырев Данила</t>
   </si>
   <si>
     <t>Семенов Антон</t>
-  </si>
-[...10 lines deleted...]
-    <t>Алыев Глеб</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
@@ -1436,272 +1436,272 @@
       <c r="D54" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="3">
       <c r="A55" s="9"/>
       <c r="B55" s="12"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="12"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="11">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="11" t="s">
         <v>56</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9"/>
       <c r="B57" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C57" s="9">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9"/>
       <c r="B58" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C58" s="9">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E58" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="3">
       <c r="A59" s="9"/>
       <c r="B59" s="12"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="12"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="11">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
       <c r="E60" s="11" t="s">
         <v>56</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="9"/>
       <c r="B61" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C61" s="9">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E61" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="9"/>
       <c r="B62" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C62" s="9">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E62" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="3">
       <c r="A63" s="9"/>
       <c r="B63" s="12"/>
       <c r="C63" s="9"/>
       <c r="D63" s="9"/>
       <c r="E63" s="12"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="11">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11" t="s">
         <v>56</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="9"/>
       <c r="B65" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C65" s="9">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E65" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="9"/>
       <c r="B66" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C66" s="9">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E66" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8" customHeight="1" ht="3">
       <c r="A67" s="9"/>
       <c r="B67" s="12"/>
       <c r="C67" s="9"/>
       <c r="D67" s="9"/>
       <c r="E67" s="12"/>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B68" s="11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11" t="s">
         <v>56</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="9"/>
       <c r="B69" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C69" s="9">
-        <v>1989</v>
+        <v>1993</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E69" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="9"/>
       <c r="B70" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C70" s="9">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="3">
       <c r="A71" s="9"/>
       <c r="B71" s="12"/>
       <c r="C71" s="9"/>
       <c r="D71" s="9"/>
       <c r="E71" s="12"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="13"/>
       <c r="B72" s="8"/>
       <c r="C72" s="8"/>