--- v0 (2025-10-23)
+++ v1 (2026-08-28)
@@ -12,143 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>БК "Кристалл"</t>
   </si>
   <si>
     <t>Турнир БК Кристалл</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.03.2025, БК "Кристалл", Казахстан, Северо-Казахстанская область, Петропавловск, ул. Жамбыла Жабаева 196г</t>
+    <t>23.03.2025, БК "Кристалл", Kazakhstan, Soltústik Qazaqstan oblysy, Petropavl, ул. Жамбыла Жабаева 196г</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Хван Анатолий</t>
+    <t>Hvan Anatoliy</t>
   </si>
   <si>
-    <t>Курмангожин Гали</t>
+    <t>Kurmangozhin Gali</t>
   </si>
   <si>
-    <t>Ин Андрей</t>
+    <t>In Andrey</t>
   </si>
   <si>
-    <t>Кожахметов Тимур</t>
+    <t>Kozhahmetov Timur</t>
   </si>
   <si>
-    <t>Ибраев Данияр</t>
+    <t>Hasenov Zhandos</t>
   </si>
   <si>
-    <t>Хасенов Жандос</t>
+    <t>Ibraev Daniyar</t>
   </si>
   <si>
-    <t>Иванов Игорь</t>
+    <t>Ivanov Igor</t>
   </si>
   <si>
-    <t>Шестяев Ефим</t>
+    <t>Shestyaev Efim</t>
   </si>
   <si>
-    <t>Абдураимов Ерболат</t>
+    <t>Abduraimov Erbolat</t>
   </si>
   <si>
-    <t>Мамедов Махсуд</t>
+    <t>Mamedov Mahsud</t>
   </si>
   <si>
-    <t>Тоноян Фрунзе</t>
+    <t>Tonoyan Frunze</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
+  </si>
+  <si>
+    <t>Omsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -686,76 +689,76 @@
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1974</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1986</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>1969</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
@@ -811,51 +814,51 @@
       </c>
       <c r="D17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>1994</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="1"/>
     </row>