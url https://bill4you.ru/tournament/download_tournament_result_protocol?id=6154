--- v0 (2025-10-09)
+++ v1 (2026-08-26)
@@ -20,219 +20,219 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>БК Пирамида (г. Челябинск)</t>
   </si>
   <si>
     <t>Сеньоры Челябинска 40+ 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.03.2024, БК Пирамида (г. Челябинск), Россия, Челябинская область, Челябинск, ул. Орджоникидзе 58А к3,  2 этаж</t>
+    <t>22.03.2024, БК Пирамида (г. Челябинск), Russian Federation, Chelyabinsk Region, Chelyabinsk, ул. Орджоникидзе 58А к3,  2 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Федоров Николай</t>
+    <t>Fedorov Nikolay</t>
   </si>
   <si>
-    <t>Феданов Игорь</t>
+    <t>Fedanov Igor</t>
   </si>
   <si>
-    <t>Березин Александр</t>
+    <t>Berezin Aleksandr</t>
   </si>
   <si>
-    <t>Коровин Михаил</t>
+    <t>Korovin Mihail</t>
   </si>
   <si>
-    <t>Клещев Владислав</t>
+    <t>Kleschev Vladislav</t>
   </si>
   <si>
-    <t>Костин Олег</t>
+    <t>Kostin Oleg</t>
   </si>
   <si>
-    <t>Полежаев Валерий</t>
+    <t>Polezhaev Valeriy</t>
   </si>
   <si>
-    <t>Соколов Павел</t>
+    <t>Sokolov Pavel</t>
   </si>
   <si>
-    <t>Бродарский Илья</t>
+    <t>Brodarskiy Ilya</t>
   </si>
   <si>
-    <t>Вахрушев Леонид</t>
+    <t>Fedotov Yuriy</t>
   </si>
   <si>
-    <t>Киселёв Семён</t>
+    <t>Kiselev Simon</t>
   </si>
   <si>
-    <t>Кнестяпин Александр</t>
+    <t>Knestyapin Aleksandr</t>
   </si>
   <si>
-    <t>Корякин Константин</t>
+    <t>Koryakin Konstantin</t>
   </si>
   <si>
-    <t>Кульбацкий Михаил</t>
+    <t>Kulbackiy Mihail</t>
   </si>
   <si>
-    <t>Низамов Марат</t>
+    <t>Nizamov Marat</t>
   </si>
   <si>
-    <t>Федотов Юрий</t>
+    <t>Vahrushev Leonid</t>
   </si>
   <si>
-    <t>Бадмаев Александр</t>
+    <t>Badmaev Aleksandr</t>
   </si>
   <si>
-    <t>Голубев Дмитрий</t>
+    <t>Golubev Dmitriy</t>
   </si>
   <si>
-    <t>Кушманцев Павел</t>
+    <t>Han Danil</t>
   </si>
   <si>
-    <t>Мудрых Дмитрий</t>
+    <t>Kushmancev Pavel</t>
   </si>
   <si>
-    <t>Пак Лев</t>
+    <t>Mudryh Dmitriy</t>
   </si>
   <si>
-    <t>Пилюгин Виталий</t>
+    <t>Pak Lev</t>
   </si>
   <si>
-    <t>Саттаров Марат</t>
+    <t>Pilyugin Vitaliy</t>
   </si>
   <si>
-    <t>Хан Данил</t>
+    <t>Sattarov Marat</t>
   </si>
   <si>
-    <t>Андреев Владимир</t>
+    <t>Andreev Vladimir</t>
   </si>
   <si>
-    <t>Беляев Валентин</t>
+    <t>Belyaev Valentin</t>
   </si>
   <si>
-    <t>Валеев Денис</t>
+    <t>Efremov Sergey</t>
   </si>
   <si>
-    <t>Варзаков Дмитрий</t>
+    <t>Egorov Maksim</t>
   </si>
   <si>
-    <t>Егоров Максим</t>
+    <t>Kuleshov Aleksandr</t>
   </si>
   <si>
-    <t>Ефремов Сергей</t>
+    <t>Nemchinov Oleg</t>
   </si>
   <si>
-    <t>Кулешов Александр</t>
+    <t>Valeev Denis</t>
   </si>
   <si>
-    <t>Немчинов Олег</t>
+    <t>Varzakov Dmitriy</t>
   </si>
   <si>
-    <t>Зайнуллин Денис</t>
+    <t>Igonin Aleksandr</t>
   </si>
   <si>
-    <t>Игонин Александр</t>
+    <t>Zaynullin Denis</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Миасс</t>
+    <t>Miass</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Златоуст</t>
+    <t>Zlatoust</t>
   </si>
   <si>
-    <t>село Кунашак</t>
+    <t>selo Kunashak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -869,51 +869,51 @@
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1961</v>
+        <v>1968</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1985</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -987,51 +987,51 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1979</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1968</v>
+        <v>1961</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1959</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1046,148 +1046,148 @@
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1973</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1971</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E26" s="9"/>
+      <c r="E26" s="9" t="s">
+        <v>54</v>
+      </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E27" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="9"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1968</v>
+        <v>1983</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1984</v>
+        <v>1968</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>1984</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1971</v>
+        <v>1976</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
@@ -1200,144 +1200,144 @@
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1956</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E34" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E34" s="9"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1968</v>
+        <v>1981</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E36" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E36" s="9"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1971</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E37" s="9"/>
+      <c r="E37" s="9" t="s">
+        <v>54</v>
+      </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1982</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E38" s="9"/>
+      <c r="E38" s="9" t="s">
+        <v>54</v>
+      </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>