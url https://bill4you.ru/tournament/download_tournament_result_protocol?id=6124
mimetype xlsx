--- v0 (2025-10-09)
+++ v1 (2026-08-22)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>БК Альпари</t>
   </si>
   <si>
     <t>Тренировочный турнир по комбинированной пирамиде [Lobov Billiard] 18.03.25</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.03.2025, БК Альпари, Россия, Московская область, Мытищи, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
+    <t>18.03.2025, БК Альпари, Russian Federation, Moscow Region, Mytischi, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Петровский Витольд</t>
+    <t>Petrovskiy Vitold</t>
   </si>
   <si>
-    <t>Ширяев Сергей</t>
+    <t>Shiryaev Sergey</t>
   </si>
   <si>
-    <t>Тан-У-Дин Денис</t>
+    <t>Dmitriy Trifonov</t>
   </si>
   <si>
-    <t>Трифонов Дмитрий</t>
+    <t>Tan-U-Din Denis</t>
   </si>
   <si>
-    <t>Абаджиди Артем</t>
+    <t>Abadzidi Artem</t>
   </si>
   <si>
-    <t>Анциферов Денис</t>
+    <t>Anciferov Denis</t>
   </si>
   <si>
-    <t>Гурьянов Олег</t>
+    <t>Guryanov Oleg</t>
   </si>
   <si>
-    <t>Климкин Дмитрий</t>
+    <t>Klimkin Dmitrij</t>
   </si>
   <si>
-    <t>Абрамейцев Алексей</t>
+    <t>Abrameitsev Alexei</t>
   </si>
   <si>
-    <t>Амирбекян Фридман</t>
+    <t>Amirbekyan Fridman</t>
   </si>
   <si>
-    <t>Логутев Сергей</t>
+    <t>Logutev Sergey</t>
   </si>
   <si>
-    <t>Мамичев Александр</t>
+    <t>Mamichev Aleksandr</t>
   </si>
   <si>
-    <t>Лукьянченко Виктор</t>
+    <t>Lukyanchenko Viktor</t>
   </si>
   <si>
-    <t>Поршин Дмитрий</t>
+    <t>Porshin Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Мозырь</t>
+    <t>Mytischi</t>
   </si>
   <si>
-    <t>Мытищи</t>
+    <t>Mazyr</t>
   </si>
   <si>
-    <t>Калуга</t>
+    <t>Kaluga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -662,71 +662,71 @@
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1991</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -760,71 +760,71 @@
         <v>19</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="9"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
@@ -876,51 +876,51 @@
       </c>
       <c r="D20" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>1987</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="10"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="10"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="1"/>
     </row>