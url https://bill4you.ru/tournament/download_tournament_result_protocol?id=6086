--- v0 (2026-08-29)
+++ v1 (2026-08-29)
@@ -20,141 +20,141 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>ФБС Иркутской области</t>
   </si>
   <si>
     <t>Чемпионат г. Иркутска среди женщин посвященный Международному женскому дню</t>
   </si>
   <si>
-    <t>Final Protocol</t>
+    <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>16.03.2025, БК "Меткий", Russian Federation, Irkutsk Region, Irkutsk, ул. Красноказачья,  119</t>
+    <t>16.03.2025, БК "Меткий", Россия, Иркутская область, Иркутск, ул. Красноказачья,  119</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Place</t>
+    <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
-    <t>Main referee</t>
+    <t>Главный судья</t>
   </si>
   <si>
-    <t>Chief Secretary</t>
+    <t>Главный секретарь</t>
   </si>
   <si>
-    <t>Referee</t>
+    <t>Судья</t>
   </si>
   <si>
-    <t>Player</t>
+    <t>Спортсмен</t>
   </si>
   <si>
-    <t>Ivancha Ekaterina</t>
+    <t>Иванча Екатерина</t>
   </si>
   <si>
-    <t>Zenkova Maria</t>
+    <t>Зенкова Мария</t>
   </si>
   <si>
-    <t>Jyhg Hij</t>
+    <t>Лаборкина Татьяна</t>
   </si>
   <si>
-    <t>Laborkina Tatyana</t>
+    <t>Москвитина Яна</t>
   </si>
   <si>
-    <t>Motovilova Elena</t>
+    <t>Мотовилова Елена</t>
   </si>
   <si>
-    <t>Pavlova Ekaterina</t>
+    <t>Павлова Екатерина</t>
   </si>
   <si>
-    <t>Kiper Valentina</t>
+    <t>Киперь Валентина</t>
   </si>
   <si>
-    <t>Raskasikova Natal'a</t>
+    <t>Разскащикова Наталия</t>
   </si>
   <si>
-    <t>Govorina Elena</t>
+    <t>Говорина Елена</t>
   </si>
   <si>
-    <t>Miloradova Darya</t>
+    <t>Милорадова Дарья</t>
   </si>
   <si>
-    <t>Razumova Evgeniya</t>
+    <t>Разумова Евгения</t>
   </si>
   <si>
-    <t>born in</t>
+    <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>rank</t>
+    <t>зв.</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>City</t>
+    <t>Город</t>
   </si>
   <si>
-    <t>Angarsk</t>
+    <t>Ангарск</t>
   </si>
   <si>
-    <t>Irkutsk</t>
+    <t>Иркутск</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -655,71 +655,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1984</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>2010</v>
+        <v>1976</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1976</v>
+        <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1986</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="9" t="s">