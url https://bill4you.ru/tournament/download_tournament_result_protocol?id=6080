--- v0 (2025-10-08)
+++ v1 (2026-08-23)
@@ -20,213 +20,213 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Сеньоры Астаны</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.03.2025, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>15.03.2025, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Балгимбаев Тлеухан</t>
+    <t>Balgimbaev Tleuhan</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Симеониди Юрий</t>
+    <t>Simeonidi Yuriy</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Нургалиев Максат</t>
+    <t>Nurgaliev Maksat</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Абильдаев Ерлан</t>
+    <t>Abildaev Erlan</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Batyrgaliev Altay</t>
   </si>
   <si>
-    <t>Батыргалиев Алтай</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Сеитов Нариман</t>
+    <t>Seitov Nariman</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Шайкенов Еркен</t>
+    <t>Shautybaev Aday</t>
   </si>
   <si>
-    <t>Шаутыбаев Адай</t>
+    <t>Shaykenov Erken</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Мукатов Мухтар</t>
+    <t>Mukatov Muhtar</t>
   </si>
   <si>
-    <t>Назарбаев Турсунбек</t>
+    <t>Nazarbaev Tursunbek</t>
   </si>
   <si>
-    <t>Оспанов Канат</t>
+    <t>Ospanov Kanat</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Токтарбеков Архат</t>
+    <t>Toktarbekov Arhat</t>
   </si>
   <si>
-    <t>Алдабергенов Сержан</t>
+    <t>Aldabergenov Serzhan</t>
   </si>
   <si>
-    <t>Аябов Руслан</t>
+    <t>Ayabov Ruslan</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Жанкуатов Еркин</t>
+    <t>Hisimov Akan</t>
   </si>
   <si>
-    <t>Кенчимбаев Самат</t>
+    <t>Kenchimbaev Samat</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Хисимов Акан</t>
+    <t>Shugelov Kayrat</t>
   </si>
   <si>
-    <t>Шугелов Кайрат</t>
+    <t>Zhankuatov Erkin</t>
   </si>
   <si>
-    <t>Абдыбай Алибек</t>
+    <t>Abdybay Alibek</t>
   </si>
   <si>
-    <t>Тлембеков Ерболат</t>
+    <t>Tlembekov Yerbolat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>КМС</t>
+  </si>
+  <si>
     <t>МС</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Страна</t>
-[...2 lines deleted...]
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -728,51 +728,51 @@
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>1980</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1977</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="1"/>
@@ -802,71 +802,71 @@
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1"/>
@@ -951,71 +951,71 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1970</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1250,71 +1250,71 @@
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1983</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F40" s="1"/>