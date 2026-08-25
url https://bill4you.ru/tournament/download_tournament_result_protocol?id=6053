--- v1 (2026-03-04)
+++ v2 (2026-08-25)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Федерация бильярдного спорта г. Мегион</t>
   </si>
   <si>
     <t>Открытый рейтинговый турнир среди ЛЮБИТЕЛЕЙ, 3 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.03.2025, БК "Ковбой", Россия, ХМАО - Югра, Мегион, Строителей 13/2</t>
+    <t>15.03.2025, БК "Ковбой", Russian Federation, KhMAO - Yugra, Megion, Строителей 13/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Богданов Денис</t>
+    <t>Bogdanov Denis</t>
   </si>
   <si>
-    <t>Спорыш Евгений</t>
+    <t>Sporysh Evgeniy</t>
   </si>
   <si>
-    <t>Калмыков Юрий</t>
+    <t>Kalmykov Yuriy</t>
   </si>
   <si>
-    <t>Мамедов Фаиг</t>
+    <t>Mamedov Faig</t>
   </si>
   <si>
-    <t>Васильев Дмитрий</t>
+    <t>Ivanov Alexey</t>
   </si>
   <si>
-    <t>Иванов Алексей</t>
+    <t>Michinyanu Petr</t>
   </si>
   <si>
-    <t>Мичиняну Петр</t>
+    <t>Sultanahmedov Rizvan</t>
   </si>
   <si>
-    <t>Султанахмедов Ризван</t>
+    <t>Vasilev Dmitriy</t>
   </si>
   <si>
-    <t>Давлятшин Фанис</t>
+    <t>Cherygov Andrey</t>
   </si>
   <si>
-    <t>Соловьев Владимир</t>
+    <t>Davlyatshin Fanis</t>
   </si>
   <si>
-    <t>Спорыш Анатолий</t>
+    <t>Kharlanov Yuriy</t>
   </si>
   <si>
-    <t>Трунов Иван</t>
+    <t>Khatiev Kamil</t>
   </si>
   <si>
-    <t>Харланов Юрий</t>
+    <t>Solovev Vladimir</t>
   </si>
   <si>
-    <t>Хатиев Камиль</t>
+    <t>Sporysh Anatoliy</t>
   </si>
   <si>
-    <t>Черыгов Андрей</t>
+    <t>Trunov Ivan</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>Ананьевский Юрий</t>
+    <t>Ananevskiy Yuriy</t>
   </si>
   <si>
-    <t>Благой Иван</t>
+    <t>Blagoj Ivan</t>
   </si>
   <si>
-    <t>Вагабов Юсуп</t>
+    <t>Dudnik Maksim</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Дудник Максим</t>
+    <t>Komarov Egor</t>
   </si>
   <si>
-    <t>Комаров Егор</t>
+    <t>Rys Igor</t>
   </si>
   <si>
-    <t>Рысь Игорь</t>
+    <t>Urvachev Maksim</t>
   </si>
   <si>
-    <t>Урвачев Максим</t>
+    <t>Vagabov Yusup</t>
   </si>
   <si>
-    <t>Гайнуллин Шакир</t>
+    <t>Gainullin Shaklr</t>
   </si>
   <si>
-    <t>Жумашев Ерлан</t>
+    <t>Kuznecova Elena</t>
   </si>
   <si>
-    <t>Кузнецова Елена</t>
+    <t>Molodykh Milena</t>
   </si>
   <si>
-    <t>Молодых Милена</t>
+    <t>Samotuga Ivan</t>
   </si>
   <si>
-    <t>Самотуга Иван</t>
+    <t>Shumara Juri</t>
   </si>
   <si>
-    <t>Солтиев Арсланбек</t>
+    <t>Soltiev Arslanbek</t>
   </si>
   <si>
-    <t>Токар Андрей</t>
+    <t>Tokar Andrey</t>
   </si>
   <si>
-    <t>Шумара Юрий</t>
+    <t>Zhumashev Erlan</t>
   </si>
   <si>
-    <t>Ахмедов Надир</t>
+    <t>Ahmedov Nadir</t>
   </si>
   <si>
-    <t>Казбулатов Владислав</t>
+    <t>Yoprst Ernst</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>Megion</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Нефтеюганск</t>
+    <t>Nefteyugansk</t>
   </si>
   <si>
-    <t>Когалым</t>
+    <t>Kogalym</t>
   </si>
   <si>
-    <t>Пыть-Ях</t>
+    <t>Pyt-Yakh</t>
   </si>
   <si>
-    <t>Радужный</t>
+    <t>Raduzhny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -785,251 +785,251 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1969</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1981</v>
+        <v>1979</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1979</v>
+        <v>1972</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1969</v>
+        <v>1981</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1964</v>
+        <v>1975</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1973</v>
+        <v>1964</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1977</v>
+        <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1968</v>
+        <v>1973</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1987</v>
+        <v>1965</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1987</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
@@ -1065,247 +1065,249 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1974</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1973</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1982</v>
+        <v>2000</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2000</v>
+        <v>1980</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="E29" s="9"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="E30" s="9"/>
+        <v>52</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>57</v>
+      </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1960</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>1963</v>
+      </c>
       <c r="D33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1963</v>
+        <v>1967</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1967</v>
+        <v>1988</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1988</v>
+        <v>1969</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1994</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
@@ -1320,53 +1322,51 @@
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1970</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1989</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>61</v>