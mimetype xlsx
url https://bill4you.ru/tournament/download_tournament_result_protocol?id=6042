--- v0 (2025-10-04)
+++ v1 (2026-08-22)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>ФБС Сургутского района "Легенда"</t>
   </si>
   <si>
     <t>/Рейтинговый турнир/ФБССР/Лянтор/</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.03.2025, БК "Легенда" (г. Лянтор), Россия, ХМАО - Югра, Лянтор, ул. Назаргалеева 21</t>
+    <t>16.03.2025, БК "Легенда" (г. Лянтор), Russian Federation, KhMAO - Yugra, Lyantor, ул. Назаргалеева 21</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Черепанов Кирилл</t>
+    <t>Cherepanov Kirill</t>
   </si>
   <si>
-    <t>Юсупов Арслан</t>
+    <t>Usupov Arslan</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Бучельников Александр</t>
+    <t>Bucel'nikov Aleksandr</t>
   </si>
   <si>
-    <t>Джафаров Ясин</t>
+    <t>Dymov German</t>
   </si>
   <si>
-    <t>Дымов Герман</t>
+    <t>Dzhafarov Yasin</t>
   </si>
   <si>
-    <t>Касьянов Андрей</t>
+    <t>Kas'anov Andrej</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Исмоилов Юлчибой</t>
+    <t>Ismoilov Ulciboj</t>
   </si>
   <si>
-    <t>Коняхин Александр</t>
+    <t>Konahin Aleksandr</t>
   </si>
   <si>
-    <t>Кутипов Альфир</t>
+    <t>Kutipov Al'fir</t>
   </si>
   <si>
-    <t>Маргиев Тамаз</t>
+    <t>Margiev Tamaz</t>
   </si>
   <si>
-    <t>Мезенина Ева</t>
+    <t>Mezenina Eva</t>
   </si>
   <si>
-    <t>Рафикова Валерия</t>
+    <t>Rafikova Valeriya</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Уткин Вячеслав</t>
+    <t>Utkin Vyacheslav</t>
   </si>
   <si>
-    <t>Ильтуганов Тимофей</t>
+    <t>Iltuganov Timofey</t>
   </si>
   <si>
-    <t>Исмаилов Марсель</t>
+    <t>Ismailov Marsel</t>
   </si>
   <si>
-    <t>Лыско Владимир</t>
+    <t>Lysko Vladimir</t>
   </si>
   <si>
-    <t>Рудницкая Виктория</t>
+    <t>Rudnickaya Viktoriya</t>
   </si>
   <si>
-    <t>Сиволапов Арсений</t>
+    <t>Sivolapov Arseniy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -731,117 +731,117 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1982</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2010</v>
+        <v>1970</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1970</v>
+        <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>1982</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>2009</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1964</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -934,54 +934,54 @@
       </c>
       <c r="C21" s="8">
         <v>1994</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2012</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>