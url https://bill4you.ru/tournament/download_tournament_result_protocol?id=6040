--- v0 (2025-10-04)
+++ v1 (2026-09-16)
@@ -20,147 +20,147 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t xml:space="preserve">ФБС Новосибирской области </t>
   </si>
   <si>
     <t>Первенство СФО и ДФО "Свободная пирамида", юниорки до 19 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.03.2025, БК Спартак, Россия, Новосибирская область, Новосибирск, ул. Мичурина,  10</t>
+    <t>29.03.2025, БК Спартак, Russian Federation, Novosibirsk Region, Novosibirsk, ул. Мичурина,  10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Пронина София</t>
+    <t>Pronina Sofiya</t>
   </si>
   <si>
-    <t>Зацепина Дарья</t>
+    <t>Zacepina Dar'a</t>
   </si>
   <si>
-    <t>Мудрик Виктория</t>
+    <t>Mudrik Viktoriya</t>
   </si>
   <si>
-    <t>Нягулова Ирина</t>
+    <t>Nagulova Irina</t>
   </si>
   <si>
-    <t>Кучерюк Дарья</t>
+    <t>Kuceruk Dar'a</t>
   </si>
   <si>
-    <t>Полежаева Евгения</t>
+    <t>Polezaeva Evgenia</t>
   </si>
   <si>
-    <t>Уцына Ирина</t>
+    <t>Shinalskaya Ekaterina</t>
   </si>
   <si>
-    <t>Шинальская Екатерина</t>
+    <t>Ucyna Irina</t>
   </si>
   <si>
-    <t>Баженова Дарья</t>
+    <t>Bazhenova Darya</t>
   </si>
   <si>
-    <t>Лесовая Мария</t>
+    <t>Lesovaya Mariya</t>
   </si>
   <si>
-    <t>Тошпокова Алёна</t>
+    <t>Sipulina Dar'a</t>
   </si>
   <si>
-    <t>Шипулина Дарья</t>
+    <t>Toshpokova Alena</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Новосибирск</t>
+    <t>Novosibirsk</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Кемерово</t>
+    <t>Kemerovo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -741,77 +741,77 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
         <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="8">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
         <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -821,74 +821,74 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
         <v>2009</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>