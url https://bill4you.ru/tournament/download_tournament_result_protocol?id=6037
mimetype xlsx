--- v0 (2026-04-27)
+++ v1 (2026-06-16)
@@ -128,54 +128,54 @@
   <si>
     <t>Евдокимов Антон</t>
   </si>
   <si>
     <t>Лебедев Александр</t>
   </si>
   <si>
     <t>Петров Георгий</t>
   </si>
   <si>
     <t>Сапогов Андрей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>3р</t>
   </si>
   <si>
-    <t>3р</t>
+    <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Новосибирск</t>
   </si>
   <si>
     <t>Кемерово</t>
   </si>
   <si>
     <t>Сургут</t>
   </si>
   <si>
     <t>Якутск</t>
   </si>
   <si>
     <t>Омск</t>
   </si>
@@ -712,111 +712,111 @@
       </c>
       <c r="C9" s="8">
         <v>2010</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>2011</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2011</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2009</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2010</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="1"/>
@@ -832,51 +832,51 @@
       </c>
       <c r="C15" s="8">
         <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2009</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
@@ -952,71 +952,71 @@
       </c>
       <c r="C21" s="8">
         <v>2012</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2011</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2010</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>