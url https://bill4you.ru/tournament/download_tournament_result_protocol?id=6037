--- v1 (2026-06-16)
+++ v2 (2026-08-01)
@@ -152,51 +152,51 @@
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Новосибирск</t>
   </si>
   <si>
     <t>Кемерово</t>
   </si>
   <si>
     <t>Сургут</t>
   </si>
   <si>
-    <t>Якутск</t>
+    <t>село Сасыр</t>
   </si>
   <si>
     <t>Омск</t>
   </si>
   <si>
     <t>Красноярск</t>
   </si>
   <si>
     <t>Барнаул</t>
   </si>
   <si>
     <t>Томск</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>