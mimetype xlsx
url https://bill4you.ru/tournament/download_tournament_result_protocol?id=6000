--- v0 (2025-10-05)
+++ v1 (2026-08-25)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>БК "Чемпион" (на Дмитрова)</t>
   </si>
   <si>
     <t xml:space="preserve">Краснодар! Любительский рейтинговый турнир БК "Чемпион " </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.03.2025, БК "Чемпион" (на Дмитрова), Россия, Краснодарский край, Краснодар, ул. Димитрова,  75</t>
+    <t>15.03.2025, БК "Чемпион" (на Дмитрова), Russian Federation, Krasnodar Territory, Krasnodar, ул. Димитрова,  75</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Романов Евгений</t>
+    <t>Romanov Evgeniy</t>
   </si>
   <si>
-    <t>Абрамов Марк</t>
+    <t>Abramov Mark</t>
   </si>
   <si>
-    <t>Аракелян Гагик</t>
+    <t>Arakelyan Tagik</t>
   </si>
   <si>
-    <t>Вологин Алексей</t>
+    <t>Vologin Aleksey</t>
   </si>
   <si>
-    <t>Белич Владислав</t>
+    <t>Belich Vlabislav</t>
   </si>
   <si>
-    <t>Воздвиженский Виктор</t>
+    <t>Ovdienko Sergey</t>
   </si>
   <si>
-    <t>Овдиенко Сергей</t>
+    <t>Semushkin Artur</t>
   </si>
   <si>
-    <t>Семушкин Артур</t>
+    <t>Vozdvizhenskiy Victor</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Оберемок Виктор</t>
+    <t>Oberemok Viktor</t>
   </si>
   <si>
-    <t>Рябченко Вячаслав</t>
+    <t>Ryabchenko Vyachaslav</t>
   </si>
   <si>
-    <t>Скворцов Владимир</t>
+    <t>Skvorcov Vladimir</t>
   </si>
   <si>
-    <t>Аношин Сергей</t>
+    <t>Anoshin Sergey</t>
   </si>
   <si>
-    <t>Бабкин Константин</t>
+    <t>Babkin Konstantin</t>
   </si>
   <si>
-    <t>Гусейнов Руслан</t>
+    <t>Evkin Sergey</t>
   </si>
   <si>
-    <t>Евкин Сергей</t>
+    <t>Guseynov Ruslan</t>
   </si>
   <si>
-    <t>Абрамов Давид</t>
+    <t>Abramov David</t>
   </si>
   <si>
-    <t>Аванян Самвел</t>
+    <t>Avanyan Samvel</t>
   </si>
   <si>
-    <t>Опекун Александр</t>
+    <t>Cakanyan Aykaz</t>
   </si>
   <si>
-    <t>Попов Антон</t>
+    <t>Opekun Aleksandr</t>
   </si>
   <si>
-    <t>Цаканян Айказ</t>
+    <t>Popov Anton</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Усть-Лабинск</t>
+    <t>Labinsk</t>
   </si>
   <si>
-    <t>Новороссийск</t>
+    <t>Novorossiysk</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,97 +754,97 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1986</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1013,96 +1013,96 @@
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1985</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1982</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1982</v>
+        <v>1996</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>