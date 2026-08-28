--- v0 (2025-10-24)
+++ v1 (2026-08-28)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>КУБОК ЧЁРНОГО МОРЯ</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.03.2025, БК "Ващенков", Россия, Республика Крым, Симферополь, ул. Екатерининская,  д 51</t>
+    <t>29.03.2025, БК "Ващенков", Russian Federation, Autonomous Republic of Crimea, Simferopol, ул. Екатерининская,  д 51</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Башкатов Евгений</t>
+    <t>Bashkatov Evgeni</t>
   </si>
   <si>
-    <t>Казаков Денис</t>
+    <t>Kazakov Denis</t>
   </si>
   <si>
-    <t>Швыдков Владимир</t>
+    <t>Svydkov Vladimir</t>
   </si>
   <si>
-    <t>Егай Сергей</t>
+    <t>Egay Sergey</t>
   </si>
   <si>
-    <t>Корец Артур</t>
+    <t>Korec Artur</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Степанов Сергей</t>
+    <t>Stepanov Sergey</t>
   </si>
   <si>
-    <t>Ващенков Глеб</t>
+    <t>Dzeparov Ajder</t>
   </si>
   <si>
-    <t>Джепаров Айдер</t>
+    <t>Katsyka Sergey</t>
   </si>
   <si>
-    <t>Кацика Сергей</t>
+    <t>Kim Anatoliy</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Vaschenkov Gleb</t>
   </si>
   <si>
-    <t>Ващенков Илья</t>
+    <t>Hegay Denis</t>
   </si>
   <si>
-    <t>Ли Александр</t>
+    <t>Li Aleksandr</t>
   </si>
   <si>
-    <t>Хегай Денис</t>
+    <t>Vasenkov Il'a</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -645,51 +645,51 @@
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>2003</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="9" t="s">
@@ -805,174 +805,174 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2010</v>
+        <v>1989</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>1991</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1989</v>
+        <v>2010</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="10"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>