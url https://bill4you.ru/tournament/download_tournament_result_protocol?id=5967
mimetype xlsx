--- v0 (2025-10-19)
+++ v1 (2026-08-27)
@@ -14,186 +14,186 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>БК "START"</t>
+    <t>DOSTAR Billiard Club</t>
   </si>
   <si>
     <t>БК START Комбинированная пирамида 2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.03.2025, БК "START", Казахстан, Северо-Казахстанская область, Петропавловск, ул. Шажимбаева,  85</t>
+    <t>08.03.2025, DOSTAR Billiard Club, Kazakhstan, Soltústik Qazaqstan oblysy, Petropavl, ул. Ульянова,  49</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шостак Игорь</t>
+    <t>Shostak Igor</t>
   </si>
   <si>
-    <t>Пистогов Егор</t>
+    <t>Pistogov Egor</t>
   </si>
   <si>
-    <t>Даутов Жанболат</t>
+    <t>Dautov Zhanbolat</t>
   </si>
   <si>
-    <t>Рахметов Ерлан</t>
+    <t>Rahmetov Erlan</t>
   </si>
   <si>
-    <t>Бектимиров Ибрагим</t>
+    <t>Bektimirov Ibragim</t>
   </si>
   <si>
-    <t>Есендиков Шынгыс</t>
+    <t>Esendikov Shyngys</t>
   </si>
   <si>
-    <t>Ислам Айтжан</t>
+    <t>Islam Aytzhan</t>
   </si>
   <si>
-    <t>Ныгманов Сырым</t>
+    <t>Nygmanov Syrym</t>
   </si>
   <si>
-    <t>Аухадиев Дастан</t>
+    <t>Auhadiev Dastan</t>
   </si>
   <si>
-    <t>Искаков Самир</t>
+    <t>Hamit Asanali</t>
   </si>
   <si>
-    <t>Кожахметов Тимур</t>
+    <t>Iskakov Samir</t>
   </si>
   <si>
-    <t>Хамит Асанали</t>
+    <t>Kozhahmetov Timur</t>
   </si>
   <si>
-    <t>Бугрова Ирина</t>
+    <t>Bugrova Irina</t>
   </si>
   <si>
-    <t>Канафин Нурсултан</t>
+    <t>Kanafin Nursultan</t>
   </si>
   <si>
-    <t>Осечкин Сергей</t>
+    <t>Osechkin Sergey</t>
   </si>
   <si>
-    <t>Сериков Султан</t>
+    <t>Serikov Sultan</t>
   </si>
   <si>
-    <t>Бахрам Ералы</t>
+    <t>Bahram Eraly</t>
   </si>
   <si>
-    <t>Бугров Дмитрий</t>
+    <t>Bugrov Dmitriy</t>
   </si>
   <si>
-    <t>Искакова Роксана</t>
+    <t>Iskakova Roksana</t>
   </si>
   <si>
-    <t>Сакенов Жансая</t>
+    <t>Khvan Nikolay</t>
   </si>
   <si>
-    <t>Сидоренко Богдан</t>
+    <t>Sakenov Zhansaya</t>
   </si>
   <si>
-    <t>Стадник Дмитрий</t>
+    <t>Sidorenko Bogdan</t>
   </si>
   <si>
-    <t>Хван Николай</t>
+    <t>Stadnik Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -826,91 +826,91 @@
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1974</v>
+        <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2008</v>
+        <v>1974</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1977</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -1022,147 +1022,147 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2008</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1984</v>
+        <v>1969</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1984</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1969</v>
+        <v>2009</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="10"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7" t="s">
         <v>38</v>
       </c>