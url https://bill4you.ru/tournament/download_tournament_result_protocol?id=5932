--- v0 (2025-10-04)
+++ v1 (2026-08-26)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>БК "Шаровая Молния"</t>
   </si>
   <si>
     <t>VII Рейтинговый турнир лиги Timbild сезон 2024-2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.03.2025, БК "Шаровая Молния", Россия, Красноярский край, Красноярск,  ул Молокова 37,  4 этаж</t>
+    <t>10.03.2025, БК "Шаровая Молния", Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, Красноярск,  ул Молокова 37,  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>7 - 9</t>
   </si>
   <si>
     <t>10 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
     <t>16 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Авдиенко Сергей</t>
+    <t>Avdienko Sergey</t>
   </si>
   <si>
-    <t>Гиголян Армен</t>
+    <t>Filippov Egor</t>
   </si>
   <si>
-    <t>Лейниш Вадим</t>
+    <t>Gigolyan Armen</t>
   </si>
   <si>
-    <t>Луста Юрий</t>
+    <t>Leynish Vadim</t>
   </si>
   <si>
-    <t>Савин Павел</t>
+    <t>Lusta Yuri</t>
   </si>
   <si>
-    <t>Филиппов Егор</t>
+    <t>Savin Pavel</t>
   </si>
   <si>
-    <t>Колоколов Василий</t>
+    <t>Kolokolov Vasily</t>
   </si>
   <si>
-    <t>Лещенко Павел</t>
+    <t>Leschenko Pavel</t>
   </si>
   <si>
-    <t>Марков Константин</t>
+    <t>Markov Konstantin</t>
   </si>
   <si>
-    <t>Аитов Эдуард</t>
-[...2 lines deleted...]
-    <t>Тетерин Андрей</t>
+    <t>Aitov Eduard</t>
   </si>
   <si>
     <t>Kolesnikov Sergey</t>
   </si>
   <si>
-    <t>Коршунов Никита</t>
+    <t>Teterin Andrey</t>
   </si>
   <si>
-    <t>Никитин Олег</t>
+    <t>Korshunov Nikita</t>
   </si>
   <si>
-    <t>Якимов Николай</t>
+    <t>Nikitin Oleg</t>
   </si>
   <si>
-    <t>Авдеев Константин</t>
+    <t>Yakimov Nikolay</t>
   </si>
   <si>
-    <t>Васильев Владислав</t>
+    <t>Avdeev Konstantin</t>
   </si>
   <si>
-    <t>Шумеев Василий</t>
+    <t>Shumeev Vasiliy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Vasilev Vladislav</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -643,122 +643,122 @@
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8"/>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8"/>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="8"/>
+      <c r="C9" s="8">
+        <v>1986</v>
+      </c>
       <c r="D9" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8"/>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>2002</v>
+        <v>1989</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1976</v>
+        <v>2002</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8"/>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1986</v>
+        <v>1976</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1964</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -812,71 +812,71 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1986</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1966</v>
+        <v>1971</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1971</v>
+        <v>1966</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -930,71 +930,71 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1980</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1988</v>
+        <v>1978</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>